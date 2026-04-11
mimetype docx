--- v0 (2026-02-08)
+++ v1 (2026-04-11)
@@ -1,3802 +1,3845 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="17EDBEAC" w14:textId="709C4083" w:rsidR="00165759" w:rsidRPr="008E2970" w:rsidRDefault="00165759" w:rsidP="00165759">
+    <w:p w14:paraId="17EDBEAC" w14:textId="709C4083" w:rsidR="00165759" w:rsidRPr="00D82012" w:rsidRDefault="00165759" w:rsidP="00165759">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E2970">
+      <w:r w:rsidRPr="00D82012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">KAUNO MONTESORI MOKYKLOS-DARŽELIO „ŽIBURĖLIS“ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A570E5" w14:textId="65BDD00F" w:rsidR="00580D86" w:rsidRPr="008E2970" w:rsidRDefault="00444327" w:rsidP="007B5526">
+    <w:p w14:paraId="40A570E5" w14:textId="2833FAF1" w:rsidR="00580D86" w:rsidRPr="00D82012" w:rsidRDefault="00444327" w:rsidP="007B5526">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="center" w:pos="7001"/>
           <w:tab w:val="left" w:pos="11775"/>
         </w:tabs>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E2970">
+      <w:r w:rsidRPr="00D82012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008E2970">
+      <w:r w:rsidRPr="00D82012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B330D2" w:rsidRPr="008E2970">
+      <w:r w:rsidR="00513EBB" w:rsidRPr="00D82012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>VASARIO</w:t>
+        <w:t>KOVO</w:t>
       </w:r>
-      <w:r w:rsidR="00165759" w:rsidRPr="008E2970">
+      <w:r w:rsidR="00165759" w:rsidRPr="00D82012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> MĖNESIO VEIKLOS PLANAS</w:t>
       </w:r>
-      <w:r w:rsidR="00165759" w:rsidRPr="008E2970">
+      <w:r w:rsidR="00165759" w:rsidRPr="00D82012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF0FE6A" w14:textId="733ED549" w:rsidR="00580D86" w:rsidRPr="008E2970" w:rsidRDefault="006D6E5B" w:rsidP="00277F1E">
+    <w:p w14:paraId="1DF0FE6A" w14:textId="7BE45E5C" w:rsidR="00580D86" w:rsidRPr="00D82012" w:rsidRDefault="006D6E5B" w:rsidP="00277F1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E2970">
+      <w:r w:rsidRPr="00D82012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="006D0FBB" w:rsidRPr="008E2970">
+      <w:r w:rsidR="00664AD4" w:rsidRPr="00D82012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="007B5526" w:rsidRPr="008E2970">
+      <w:r w:rsidR="007B5526" w:rsidRPr="00D82012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E2970">
+      <w:r w:rsidRPr="00D82012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="006D0FBB" w:rsidRPr="008E2970">
+      <w:r w:rsidR="00664AD4" w:rsidRPr="00D82012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00165759" w:rsidRPr="008E2970">
+      <w:r w:rsidR="00165759" w:rsidRPr="00D82012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> mokslo metai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79532949" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="008E2970" w:rsidRDefault="00065430" w:rsidP="00277F1E">
+    <w:p w14:paraId="79532949" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00D82012" w:rsidRDefault="00065430" w:rsidP="00277F1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="15163" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="845"/>
-        <w:gridCol w:w="6805"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="6238"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00065430" w:rsidRPr="008E2970" w14:paraId="5EE557EA" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00065430" w:rsidRPr="00D82012" w14:paraId="5EE557EA" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="415CE008" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="008E2970" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+          <w:p w14:paraId="415CE008" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00D82012" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Eil.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="230B5D3D" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="008E2970" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+          <w:p w14:paraId="230B5D3D" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00D82012" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0604A7D5" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="008E2970" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0604A7D5" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00D82012" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Renginio pavadinimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7BA75278" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="008E2970" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA75278" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00D82012" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5D13B95B" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="008E2970" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D13B95B" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00D82012" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Data ir laikas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58BACA53" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="008E2970" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+          <w:p w14:paraId="58BACA53" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00D82012" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Dalyvauja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5EA4" w:rsidRPr="008E2970" w14:paraId="441D66D9" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="004B5EA4" w:rsidRPr="00D82012" w14:paraId="441D66D9" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23B5949D" w14:textId="77777777" w:rsidR="004B5EA4" w:rsidRPr="008E2970" w:rsidRDefault="004B5EA4" w:rsidP="00B140AA">
+          <w:p w14:paraId="23B5949D" w14:textId="77777777" w:rsidR="004B5EA4" w:rsidRPr="00D82012" w:rsidRDefault="004B5EA4" w:rsidP="00B140AA">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...41 lines deleted...]
-            <w:r w:rsidRPr="008E2970">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFCAAC7" w14:textId="05995F89" w:rsidR="004B5EA4" w:rsidRPr="00D82012" w:rsidRDefault="001E411F" w:rsidP="00B140AA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Grupės projektas ,,Kodėl vandenį gerti sveika?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BEA2DF" w14:textId="166EAA79" w:rsidR="004B5EA4" w:rsidRPr="00D82012" w:rsidRDefault="007E4EBE" w:rsidP="00B140AA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>,,</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Žiniuko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="004B5EA4" w:rsidRPr="008E2970">
+            <w:r w:rsidR="004B5EA4" w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>“ grupė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C7B05FA" w14:textId="4C893998" w:rsidR="004B5EA4" w:rsidRPr="008E2970" w:rsidRDefault="00BA32EE" w:rsidP="00B140AA">
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7B05FA" w14:textId="0304E690" w:rsidR="004B5EA4" w:rsidRPr="00D82012" w:rsidRDefault="00BA32EE" w:rsidP="00B140AA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>2-13</w:t>
             </w:r>
-            <w:r w:rsidR="004B5EA4" w:rsidRPr="008E2970">
+            <w:r w:rsidR="004B5EA4" w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9B6456" w14:textId="1809BA13" w:rsidR="004B5EA4" w:rsidRPr="008E2970" w:rsidRDefault="00BA32EE" w:rsidP="00B140AA">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="008E2970">
+          <w:p w14:paraId="5B9B6456" w14:textId="2ED5DDAF" w:rsidR="004B5EA4" w:rsidRPr="00D82012" w:rsidRDefault="00BA32EE" w:rsidP="00B140AA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>,,</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Žiniuko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>“ grupės ugdytiniai</w:t>
             </w:r>
+            <w:r w:rsidR="001E411F" w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, jų tėvai (globėjai)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D0FBB" w:rsidRPr="008E2970" w14:paraId="54960EB2" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="17D916DC" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD1651E" w14:textId="77777777" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+          <w:p w14:paraId="77A6DE72" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="231406FE" w14:textId="2CD1781B" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B0A955" w14:textId="2A849668" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edukacinis konkursas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Olympis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026 - pavasario sesija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5D0DB4" w14:textId="3B8AD006" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1-4 klasių kabinetai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="575B5184" w14:textId="4BE04BCA" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...4 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2-31d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FE3747B" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="525CFE56" w14:textId="61158D8F" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
-[...12 lines deleted...]
-              <w:t>2 klasės mokiniai</w:t>
+          <w:p w14:paraId="73F84E19" w14:textId="65531EE6" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1-4 klasių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D0FBB" w:rsidRPr="008E2970" w14:paraId="5A184028" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="0C023B2C" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C59B250" w14:textId="77777777" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+          <w:p w14:paraId="776BA8F8" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="008E2970">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="783E3464" w14:textId="4F3206C6" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Projektas „Ką galiu užsiauginti pats“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="056CDBBD" w14:textId="1AEED45F" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>,,Pelėdžiuko“ grupė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1222EF08" w14:textId="47736199" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C369B6E" w14:textId="6E0DD9FB" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...3 lines deleted...]
-              <w:t>2-19 d.</w:t>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2-31 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6138C631" w14:textId="1910BB32" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> ugdytiniai</w:t>
+          <w:p w14:paraId="15F5A687" w14:textId="0F0F5876" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>,,Pelėdžiuko“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D0FBB" w:rsidRPr="008E2970" w14:paraId="10D5578A" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="37C9CB8D" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2452DC82" w14:textId="77777777" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+          <w:p w14:paraId="0BB58B72" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="19C0A82A" w14:textId="6C78E4D0" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB33D79" w14:textId="0865E812" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4 klas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ės</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lietuvių kalbos ir literatūros NMPP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4A397A" w14:textId="33E7DF80" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4 klasės kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6175FC34" w14:textId="189FB2DC" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...3 lines deleted...]
-              <w:t>2-27 d.</w:t>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="338BD417" w14:textId="06593468" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9.00 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F001293" w14:textId="5952719B" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
-[...12 lines deleted...]
-              <w:t>„Žvaigždutės“ grupės ugdytiniai</w:t>
+          <w:p w14:paraId="165436DF" w14:textId="273C2145" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4 klasės mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D0FBB" w:rsidRPr="008E2970" w14:paraId="2FCAED29" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="5A184028" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36F69F93" w14:textId="77777777" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+          <w:p w14:paraId="5C59B250" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...60 lines deleted...]
-          <w:p w14:paraId="1A2969B2" w14:textId="74EEE11E" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="781A8C10" w14:textId="6530E53B" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Kaziuko šventė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7C3C52" w14:textId="722FBDE1" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ikimokyklinio/priešmokyklinio ugdymo grupės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="387F82AF" w14:textId="247070D1" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...6 lines deleted...]
-          <w:p w14:paraId="32BAB86A" w14:textId="46F8AD1C" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1222EF08" w14:textId="0EC533CB" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...3 lines deleted...]
-              <w:t>9.30 val.</w:t>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>10.00 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40419A58" w14:textId="1D906A0F" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
-[...12 lines deleted...]
-              <w:t>„Smalsučio“ grupės ugdytiniai</w:t>
+          <w:p w14:paraId="6138C631" w14:textId="0C7EC906" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ugdytiniai, mokytojai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D0FBB" w:rsidRPr="008E2970" w14:paraId="03036F21" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="6F142AAA" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF731DC" w14:textId="77777777" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+          <w:p w14:paraId="3F400611" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="75AC7164" w14:textId="2664DC0C" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2353A647" w14:textId="77777777" w:rsidR="00376742" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kaziuko mugė </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="163581E3" w14:textId="01A147FF" w:rsidR="00D82012" w:rsidRPr="00D82012" w:rsidRDefault="00D82012" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC48E6D" w14:textId="073EF933" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18989E7A" w14:textId="64206B59" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...20 lines deleted...]
-              <w:t>10.00-12.00 val.</w:t>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 d. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0413B495" w14:textId="1C05E4F8" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
-[...12 lines deleted...]
-              <w:t>4 klasės mokiniai</w:t>
+          <w:p w14:paraId="32046E9C" w14:textId="694F0D7C" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1-4 klasių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D0FBB" w:rsidRPr="008E2970" w14:paraId="24695F6E" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="09676551" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7347FA86" w14:textId="41C89493" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+          <w:p w14:paraId="3C87BC5E" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="5B2692ED" w14:textId="39438C0B" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E523CAA" w14:textId="117AADB0" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4 klas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ės</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> matematikos NMPP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73EE096A" w14:textId="6B748795" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4 klasės kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70823D3C" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...3 lines deleted...]
-              <w:t>02.13-03.13 d.</w:t>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9 d. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DEC288A" w14:textId="4F742C65" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9.00 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71DF73C6" w14:textId="6937ACB0" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> ugdytiniai</w:t>
+          <w:p w14:paraId="37DBE184" w14:textId="36D7F370" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4 klasės mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D0FBB" w:rsidRPr="008E2970" w14:paraId="2250784D" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="030F7A95" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64A2B51B" w14:textId="77777777" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+          <w:p w14:paraId="389B15AE" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...50 lines deleted...]
-          <w:p w14:paraId="75834CC3" w14:textId="1111A44D" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="309B959E" w14:textId="34A39B1B" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Pramoga „Pižamų diena“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC7AD55" w14:textId="26194440" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>„Smalsučio“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="084E9D98" w14:textId="08A4CB6F" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...3 lines deleted...]
-              <w:t>2-6 d.</w:t>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1651750A" w14:textId="351D1C12" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9.15 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4924C2C2" w14:textId="112FE4D9" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
-[...12 lines deleted...]
-              <w:t>„Meškučio“ grupės ugdytiniai</w:t>
+          <w:p w14:paraId="4E03CE55" w14:textId="47B6AC98" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>„Smalsučio“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D0FBB" w:rsidRPr="008E2970" w14:paraId="01FF29E5" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="2D9A6BFE" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
-          <w:trHeight w:val="483"/>
+          <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="361242C8" w14:textId="77777777" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+          <w:p w14:paraId="171F9E3A" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...54 lines deleted...]
-          <w:p w14:paraId="7076F49B" w14:textId="6CD8EB25" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3305D723" w14:textId="2C430F08" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Grupės projektas - „Žalioji palangė“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4677ECD7" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>„Drugelio“ grupė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="021B18CF" w14:textId="0732E495" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64936E6D" w14:textId="38CAA19A" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...3 lines deleted...]
-              <w:t>9-27 d.</w:t>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9-31 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E92D4EC" w14:textId="5DB803FF" w:rsidR="006D0FBB" w:rsidRPr="008E2970" w:rsidRDefault="006D0FBB" w:rsidP="006D0FBB">
-[...26 lines deleted...]
-              <w:t>“ grupės ugdytiniai jų tėvai (globėjai)</w:t>
+          <w:p w14:paraId="07003268" w14:textId="45040706" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>„Drugelio“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7454" w:rsidRPr="008E2970" w14:paraId="38EB21AE" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="10D5578A" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
-          <w:trHeight w:val="483"/>
+          <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B253DF4" w14:textId="77777777" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+          <w:p w14:paraId="2452DC82" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="0F8AC0B7" w14:textId="77777777" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E22711" w14:textId="3B50058C" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Kūrybinė veikla „Pavasaris beldžiasi“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F98B6E" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>„Žvaigždutės“ grupė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="140187BA" w14:textId="01C5BD3D" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C0A82A" w14:textId="50A65A39" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...32 lines deleted...]
-              <w:t>val.</w:t>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9-13 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71A097C4" w14:textId="53CCEC1F" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
-[...12 lines deleted...]
-              <w:t>1 klasės mokiniai</w:t>
+          <w:p w14:paraId="0F001293" w14:textId="5952719B" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>„Žvaigždutės“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7454" w:rsidRPr="008E2970" w14:paraId="417B856A" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="78ED0A75" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
-          <w:trHeight w:val="483"/>
+          <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31EECC6A" w14:textId="77777777" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+          <w:p w14:paraId="34E1E395" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="7BD2FEC0" w14:textId="77777777" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E4A916" w14:textId="3C75D8BF" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Rytmetys</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Kovo 11-ajai paminėti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7834B18B" w14:textId="23A390B0" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>„Drugelio“,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5737A8A7" w14:textId="291395BC" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>„Žvaigždutės“ grupės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4DEB95" w14:textId="23D74054" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>10 d.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E733A92" w14:textId="6883FBFE" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
-[...15 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="259ADF76" w14:textId="2A671D03" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
-[...12 lines deleted...]
-              <w:t>4 klasės mokiniai</w:t>
+          <w:p w14:paraId="01536F9A" w14:textId="26028EFF" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">„Drugelio“, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>„Žvaigždutės“ grupių ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7454" w:rsidRPr="008E2970" w14:paraId="083CEFF7" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="1EACE68B" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8EF9F7" w14:textId="77777777" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+          <w:p w14:paraId="0BD70249" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...55 lines deleted...]
-          <w:p w14:paraId="5FF2617A" w14:textId="77777777" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="527F6197" w14:textId="69A5D36F" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Projektas „Pažink ir prisijaukink emocijas“, skirtas Tarptautinei socialinio – emocinio ugdymo dienai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCFCB19" w14:textId="19AD45B5" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1-4 klasių kabinetai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAF77D7" w14:textId="2757F850" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...20 lines deleted...]
-              <w:t>9.30 val.</w:t>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>16-20 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5FB204" w14:textId="3F362192" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
-[...12 lines deleted...]
-              <w:t>Grupių ugdytiniai, mokytojos, muzikos mokytojos</w:t>
+          <w:p w14:paraId="7F955363" w14:textId="74DDDA71" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1-4 klasių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7454" w:rsidRPr="008E2970" w14:paraId="582E9786" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="10D638BF" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B66BE80" w14:textId="77777777" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+          <w:p w14:paraId="3CB03D2C" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...46 lines deleted...]
-          <w:p w14:paraId="2B2349A2" w14:textId="77777777" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5027A0AB" w14:textId="498A41AD" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bendras tėvų, vaikų projektas  - „Tu paukšteli </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>giedorėli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4B983D" w14:textId="7ECDC466" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Boružiuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1C2704" w14:textId="1A8E452D" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...20 lines deleted...]
-              <w:t>10.30-11.15 val.</w:t>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>16-22 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="144FE5C6" w14:textId="5BA1789F" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
-[...12 lines deleted...]
-              <w:t>1-4 klasių mokiniai</w:t>
+          <w:p w14:paraId="59118989" w14:textId="65C39B3B" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Boružiuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>“ grupės ugdytiniai jų tėvai (globėjai)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7454" w:rsidRPr="008E2970" w14:paraId="3E04AB90" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="09ADF000" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
-          <w:trHeight w:val="747"/>
+          <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA054BD" w14:textId="4259A44D" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+          <w:p w14:paraId="295C5971" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...58 lines deleted...]
-          <w:p w14:paraId="09E86162" w14:textId="2FBFBCA7" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E01A4B" w14:textId="71AE68D7" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Grupės projektas ,, Europos šalių vėliavos“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F547C57" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>,,</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Žiniuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>“ grupė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E5D8BB5" w14:textId="507122E5" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C57E24" w14:textId="617ADD2A" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...3 lines deleted...]
-              <w:t>14-27 d.</w:t>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>16-27 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32ECB5BC" w14:textId="7F28B3A8" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="008E2970">
+          <w:p w14:paraId="5484E765" w14:textId="07DA1600" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>,,</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Žiniuko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008E2970">
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> ugdytiniai</w:t>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7454" w:rsidRPr="008E2970" w14:paraId="47406A1D" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="0FD13190" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
-          <w:trHeight w:val="297"/>
+          <w:trHeight w:val="818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BDCBEA1" w14:textId="77777777" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+          <w:p w14:paraId="49E2FB9F" w14:textId="11283546" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...39 lines deleted...]
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DBD962" w14:textId="26122AEF" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kauno </w:t>
+            </w:r>
+            <w:r w:rsidR="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">miesto </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>ugdymo įstaigų 3-7 m. vaikų kūrybinių darbų konkurs</w:t>
+            </w:r>
+            <w:r w:rsidR="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,,Bjaurusis ančiukas’’ skirtas Skandinavijos dienoms  2026 m. paminėti </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="442F372E" w14:textId="502A80D2" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Švietimo inovacijos centras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6264AA7D" w14:textId="0D688202" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>17-19 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AED61E3" w14:textId="4F73B3EE" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>,,</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Žiniuko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008E2970">
-[...56 lines deleted...]
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7454" w:rsidRPr="008E2970" w14:paraId="3E40D94A" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="2BFF20FF" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
-          <w:trHeight w:val="297"/>
+          <w:trHeight w:val="818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00706021" w14:textId="77777777" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+          <w:p w14:paraId="1B537772" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="008E2970">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1A19D7" w14:textId="2D922504" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Tarptautinis matematikos konkursas „Kengūra“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="405E4D9C" w14:textId="5AA2CC8A" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1-4 klasių kabinetai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD420ED" w14:textId="328DABEA" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>18 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71001A55" w14:textId="00090B6D" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1-4 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="1C069D8C" w14:textId="77777777" w:rsidTr="00D82012">
+        <w:trPr>
+          <w:trHeight w:val="818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAA7791" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B9F67B" w14:textId="7607F8C9" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Programa „Mano vaisingumas yra svarbus“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A318973" w14:textId="2AE02CF6" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4 klasės kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="752996E1" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>20 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6972E687" w14:textId="578E3ACF" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>8.30-13.30 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7802BC81" w14:textId="067307D2" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4 klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="2A1AE3B3" w14:textId="77777777" w:rsidTr="00D82012">
+        <w:trPr>
+          <w:trHeight w:val="818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="061CFAE3" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D18EAA" w14:textId="43263C1C" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Kūrybinė veikla - Žemės ir Vandens dienai paminėti. „Pasveikinkim paukščius“.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="225ACC14" w14:textId="2CDCE2F4" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Grupės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1053D736" w14:textId="30FB69E2" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>23-31 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B73F214" w14:textId="6FF45B90" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Grupių ugdytiniai, mokytojos, muzikos, dailės mokytojos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="6A2F05C1" w14:textId="77777777" w:rsidTr="00D82012">
+        <w:trPr>
+          <w:trHeight w:val="818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6B50B5" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6903F74F" w14:textId="277342BB" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Klasės projektas „Kodėl svarbu išsaugoti Žemės planetą“, skirtas Pasaulinei Žemės dienai paminėti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58337D72" w14:textId="0BD3BBCE" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2 klasės kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A605FE5" w14:textId="54D88655" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>23-27 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4BBA17" w14:textId="11A64313" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2 klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="0E502037" w14:textId="77777777" w:rsidTr="002B57CF">
+        <w:trPr>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0E4989" w14:textId="32F0888A" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>25 d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B27FA8B" w14:textId="2FA7717A" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:pStyle w:val="Antrat3"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pavasarinės dirbtuvės su tėveliais " - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Oliziuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gamyba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C35DF2" w14:textId="34A6DE83" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>„Smalsučio“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B92F62" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>25 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CF7D046" w14:textId="6C5BA92D" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>17.00 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29FDF296" w14:textId="2E773E8D" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>„Smalsučio“ grupės ugdytiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="7549CA6C" w14:textId="77777777" w:rsidTr="00D82012">
+        <w:trPr>
+          <w:trHeight w:val="619"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="001D0FC4" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F27CAF" w14:textId="4417C5E2" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:pStyle w:val="Antrat3"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Savarankiško mokymosi diena</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72248383" w14:textId="3C43A68E" w:rsidR="008E2970" w:rsidRPr="008E2970" w:rsidRDefault="008E2970" w:rsidP="002E7454">
-[...20 lines deleted...]
-            <w:r w:rsidRPr="008E2970">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A64567" w14:textId="5F0F56BA" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>2 klasės kabinetas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1EAC7CB1" w14:textId="5F25A776" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC163FF" w14:textId="6A7EFF6D" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...3 lines deleted...]
-              <w:t>27 d.</w:t>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 d. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3855CF" w14:textId="42963C53" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="008E2970">
+          <w:p w14:paraId="692616E9" w14:textId="2519DAFB" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>2 klasės mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7454" w:rsidRPr="008E2970" w14:paraId="4E7C20C5" w14:textId="2F74B0C8" w:rsidTr="00065430">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="31568D38" w14:textId="77777777" w:rsidTr="00D82012">
+        <w:trPr>
+          <w:trHeight w:val="297"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="344746E3" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7730A8" w14:textId="0A2C40EE" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Grupės projektas ,, Nuo sėklelės iki daigelio“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="753369DC" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>,,</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Žiniuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>“ grupė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50926DBA" w14:textId="24FC1161" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C886A77" w14:textId="6B825FDA" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>03.30-04.03 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38690E4E" w14:textId="20329525" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>,,</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Žiniuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>“ grupės ugdytiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="4E7C20C5" w14:textId="2F74B0C8" w:rsidTr="00065430">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15163" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0E28CE39" w14:textId="601B1036" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+          <w:p w14:paraId="0E28CE39" w14:textId="601B1036" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">              IŠVYKOS, EKSKURSIJOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7454" w:rsidRPr="008E2970" w14:paraId="755635BF" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="755635BF" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="165746DB" w14:textId="4D2A4BF4" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+          <w:p w14:paraId="165746DB" w14:textId="4D2A4BF4" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="02431992" w14:textId="1D17723F" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02431992" w14:textId="2F932736" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="prastasiniatinklio"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...38 lines deleted...]
-          <w:p w14:paraId="5C7A3BC1" w14:textId="748E23B9" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Išvyka į lėlių teatrą</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3EE0D0" w14:textId="04240B1D" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Laisvės alėja 87 A, Kaunas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7A3BC1" w14:textId="61A247D3" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...6 lines deleted...]
-          <w:p w14:paraId="7D437283" w14:textId="58535432" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 d. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D437283" w14:textId="1E6E529E" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...3 lines deleted...]
-              <w:t>9.30-12.00 val.</w:t>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>10.15-12.00 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F8CFB9C" w14:textId="2EF38F83" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
-[...26 lines deleted...]
-              <w:t>“ grupės ugdytiniai</w:t>
+          <w:p w14:paraId="1F8CFB9C" w14:textId="26E886C2" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>,,Pelėdžiuko“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7454" w:rsidRPr="008E2970" w14:paraId="48FE73B8" w14:textId="77777777" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="48FE73B8" w14:textId="77777777" w:rsidTr="00D82012">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="271E59B3" w14:textId="77777777" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+          <w:p w14:paraId="271E59B3" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5263F9B3" w14:textId="4562815E" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5263F9B3" w14:textId="53916E34" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="prastasiniatinklio"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...29 lines deleted...]
-          <w:p w14:paraId="3174DCAC" w14:textId="2883E39E" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Edukacija vaikų literatūros muziejuje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="606F216A" w14:textId="2E0697A9" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Vaikų literatūros muziejus Donelaičio g. 13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3174DCAC" w14:textId="254F1DA9" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...6 lines deleted...]
-          <w:p w14:paraId="2261D419" w14:textId="69F54969" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>24 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2261D419" w14:textId="69F54969" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>9.30-12.00 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E128ED6" w14:textId="27FA38D1" w:rsidR="002E7454" w:rsidRPr="008E2970" w:rsidRDefault="002E7454" w:rsidP="002E7454">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="008E2970">
+          <w:p w14:paraId="1E128ED6" w14:textId="4808487C" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>„</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008E2970">
-[...3 lines deleted...]
-              <w:t>Peledžiuko</w:t>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Žiniuko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7454" w:rsidRPr="008E2970" w14:paraId="5D8E8685" w14:textId="14259A8A" w:rsidTr="008D1D26">
-[...619 lines deleted...]
-      <w:tr w:rsidR="003E63BE" w:rsidRPr="008E2970" w14:paraId="21422F43" w14:textId="4AF243B5" w:rsidTr="00065430">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="21422F43" w14:textId="4AF243B5" w:rsidTr="00065430">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15163" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="290AE00E" w14:textId="5EF93661" w:rsidR="003E63BE" w:rsidRPr="008E2970" w:rsidRDefault="003E63BE" w:rsidP="003E63BE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="008E2970">
+          <w:p w14:paraId="290AE00E" w14:textId="5EF93661" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">             PASITARIMAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E63BE" w:rsidRPr="008E2970" w14:paraId="1153557F" w14:textId="4FCF8D16" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="1153557F" w14:textId="4FCF8D16" w:rsidTr="00D82012">
         <w:trPr>
           <w:trHeight w:val="712"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63AB19AF" w14:textId="77777777" w:rsidR="003E63BE" w:rsidRPr="008E2970" w:rsidRDefault="003E63BE" w:rsidP="003E63BE">
+          <w:p w14:paraId="63AB19AF" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="41EA059B" w14:textId="72EBBEAE" w:rsidR="003E63BE" w:rsidRPr="008E2970" w:rsidRDefault="003E63BE" w:rsidP="003E63BE">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="360529C3" w14:textId="26FB2D42" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ikimokyklinio ir priešmokyklinio ugdymo metodinės grupės posėdis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1FF9D9" w14:textId="43975C6C" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojos ugdymui kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EA059B" w14:textId="41BA6B99" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
-[...6 lines deleted...]
-          <w:p w14:paraId="08C0FC23" w14:textId="50755FD3" w:rsidR="003E63BE" w:rsidRPr="008E2970" w:rsidRDefault="003E63BE" w:rsidP="003E63BE">
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>31 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C0FC23" w14:textId="50755FD3" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>13.30 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E957965" w14:textId="5A51E06F" w:rsidR="003E63BE" w:rsidRPr="008E2970" w:rsidRDefault="003E63BE" w:rsidP="003E63BE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="008E2970">
+          <w:p w14:paraId="6E957965" w14:textId="5A51E06F" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Mokytojos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E63BE" w:rsidRPr="008E2970" w14:paraId="6F76381A" w14:textId="70530F6A" w:rsidTr="008E2970">
+      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="6F76381A" w14:textId="70530F6A" w:rsidTr="00D82012">
         <w:trPr>
           <w:trHeight w:val="727"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0426062E" w14:textId="77777777" w:rsidR="003E63BE" w:rsidRPr="008E2970" w:rsidRDefault="003E63BE" w:rsidP="003E63BE">
+          <w:p w14:paraId="0426062E" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6805" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="2B3F1C2D" w14:textId="6BE82265" w:rsidR="003E63BE" w:rsidRPr="008E2970" w:rsidRDefault="003E63BE" w:rsidP="003E63BE">
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C7C80F" w14:textId="63C2F64D" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Pradinio ugdymo mokytojų metodinės grupės posėdis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2852CDE1" w14:textId="210AD058" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojos ugdymui kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9BEB64" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Trečiadieniais </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB0EFD5" w14:textId="5CCFFD93" w:rsidR="003E63BE" w:rsidRPr="008E2970" w:rsidRDefault="003E63BE" w:rsidP="003E63BE">
+          <w:p w14:paraId="0BB0EFD5" w14:textId="25A67324" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2970">
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>7.45 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DED6F9C" w14:textId="121BE562" w:rsidR="003E63BE" w:rsidRPr="008E2970" w:rsidRDefault="003E63BE" w:rsidP="003E63BE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="008E2970">
+          <w:p w14:paraId="1DED6F9C" w14:textId="121BE562" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82012">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Mokytojos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18E0B6EF" w14:textId="592179CE" w:rsidR="00EF02F1" w:rsidRPr="008E2970" w:rsidRDefault="00EF02F1" w:rsidP="00BA32EE">
+    <w:p w14:paraId="18E0B6EF" w14:textId="4E8FB13A" w:rsidR="00EF02F1" w:rsidRPr="00D82012" w:rsidRDefault="00EF02F1" w:rsidP="00BA32EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="744AC3ED" w14:textId="03EF5DB3" w:rsidR="008E2970" w:rsidRPr="008E2970" w:rsidRDefault="008E2970" w:rsidP="008E2970">
+    <w:p w14:paraId="798ED296" w14:textId="1BDCC703" w:rsidR="00BE4758" w:rsidRPr="00D82012" w:rsidRDefault="00BE4758" w:rsidP="00BE4758">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E2970">
+      <w:r w:rsidRPr="00D82012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>_____________________________</w:t>
+        <w:t>_______________________________</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008E2970" w:rsidRPr="008E2970" w:rsidSect="008B5A41">
+    <w:sectPr w:rsidR="00BE4758" w:rsidRPr="00D82012" w:rsidSect="008B5A41">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="1701" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-BoldMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="136F2D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4F0D2EA"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -4639,384 +4682,393 @@
     <w:rsid w:val="000E79C8"/>
     <w:rsid w:val="00116DBC"/>
     <w:rsid w:val="00117957"/>
     <w:rsid w:val="00123125"/>
     <w:rsid w:val="00127A0E"/>
     <w:rsid w:val="00134571"/>
     <w:rsid w:val="00141AE8"/>
     <w:rsid w:val="00145309"/>
     <w:rsid w:val="0015662A"/>
     <w:rsid w:val="00157959"/>
     <w:rsid w:val="001609D3"/>
     <w:rsid w:val="00165759"/>
     <w:rsid w:val="00176E08"/>
     <w:rsid w:val="001775EB"/>
     <w:rsid w:val="00182BA2"/>
     <w:rsid w:val="00186873"/>
     <w:rsid w:val="00190ED0"/>
     <w:rsid w:val="001B07B6"/>
     <w:rsid w:val="001B4C18"/>
     <w:rsid w:val="001B4D1A"/>
     <w:rsid w:val="001B7769"/>
     <w:rsid w:val="001C1764"/>
     <w:rsid w:val="001C1F1B"/>
     <w:rsid w:val="001C7243"/>
     <w:rsid w:val="001D0493"/>
+    <w:rsid w:val="001E411F"/>
     <w:rsid w:val="001F55ED"/>
     <w:rsid w:val="001F6B65"/>
     <w:rsid w:val="002143B1"/>
     <w:rsid w:val="002245BF"/>
     <w:rsid w:val="0023366E"/>
     <w:rsid w:val="00233C1B"/>
     <w:rsid w:val="0023508F"/>
     <w:rsid w:val="0023575F"/>
     <w:rsid w:val="00240016"/>
+    <w:rsid w:val="0024015C"/>
     <w:rsid w:val="00245CE6"/>
     <w:rsid w:val="00251869"/>
     <w:rsid w:val="00254160"/>
     <w:rsid w:val="00254836"/>
-    <w:rsid w:val="00257234"/>
     <w:rsid w:val="0026207A"/>
     <w:rsid w:val="0026553B"/>
     <w:rsid w:val="002666B2"/>
     <w:rsid w:val="00270D71"/>
     <w:rsid w:val="00275B76"/>
     <w:rsid w:val="00276B01"/>
     <w:rsid w:val="00277F1E"/>
     <w:rsid w:val="002832F7"/>
     <w:rsid w:val="0029689F"/>
     <w:rsid w:val="002A5259"/>
     <w:rsid w:val="002A526F"/>
     <w:rsid w:val="002A5280"/>
     <w:rsid w:val="002B23BE"/>
+    <w:rsid w:val="002B57CF"/>
     <w:rsid w:val="002B6408"/>
     <w:rsid w:val="002C0BEA"/>
     <w:rsid w:val="002D0D79"/>
-    <w:rsid w:val="002D1338"/>
     <w:rsid w:val="002E198E"/>
-    <w:rsid w:val="002E7454"/>
     <w:rsid w:val="002F4B9B"/>
     <w:rsid w:val="0030024D"/>
     <w:rsid w:val="003028C2"/>
     <w:rsid w:val="003156FB"/>
     <w:rsid w:val="003208D8"/>
     <w:rsid w:val="003211C1"/>
     <w:rsid w:val="00322A27"/>
     <w:rsid w:val="00331ABB"/>
     <w:rsid w:val="00336B42"/>
     <w:rsid w:val="003459A7"/>
     <w:rsid w:val="00374DD5"/>
     <w:rsid w:val="0037583C"/>
+    <w:rsid w:val="00376742"/>
     <w:rsid w:val="0038180F"/>
     <w:rsid w:val="0038375D"/>
     <w:rsid w:val="0038568D"/>
     <w:rsid w:val="00386277"/>
     <w:rsid w:val="0039075B"/>
     <w:rsid w:val="00391BCE"/>
     <w:rsid w:val="0039318A"/>
     <w:rsid w:val="00395838"/>
     <w:rsid w:val="003A0A21"/>
     <w:rsid w:val="003A2733"/>
     <w:rsid w:val="003A5969"/>
     <w:rsid w:val="003A6BAE"/>
     <w:rsid w:val="003B3F55"/>
     <w:rsid w:val="003B4B2D"/>
     <w:rsid w:val="003C2098"/>
     <w:rsid w:val="003C3F6E"/>
     <w:rsid w:val="003D555F"/>
     <w:rsid w:val="003E0B26"/>
     <w:rsid w:val="003E2142"/>
-    <w:rsid w:val="003E63BE"/>
     <w:rsid w:val="003E6574"/>
     <w:rsid w:val="003E7B10"/>
     <w:rsid w:val="003F7008"/>
     <w:rsid w:val="00402691"/>
     <w:rsid w:val="00414F1F"/>
     <w:rsid w:val="00427951"/>
     <w:rsid w:val="004353D1"/>
     <w:rsid w:val="00443305"/>
     <w:rsid w:val="00444327"/>
     <w:rsid w:val="004470F4"/>
     <w:rsid w:val="00456DD9"/>
     <w:rsid w:val="00460288"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00463515"/>
+    <w:rsid w:val="00464FE2"/>
     <w:rsid w:val="0046716F"/>
     <w:rsid w:val="004743A3"/>
     <w:rsid w:val="004752CF"/>
     <w:rsid w:val="00475F00"/>
     <w:rsid w:val="004851C0"/>
     <w:rsid w:val="004916F0"/>
     <w:rsid w:val="00491B5D"/>
     <w:rsid w:val="0049683B"/>
     <w:rsid w:val="004A5957"/>
     <w:rsid w:val="004A69E6"/>
     <w:rsid w:val="004B0007"/>
     <w:rsid w:val="004B5EA4"/>
     <w:rsid w:val="004C687C"/>
     <w:rsid w:val="004C7F6C"/>
     <w:rsid w:val="004E2A51"/>
     <w:rsid w:val="004E5404"/>
     <w:rsid w:val="004F086B"/>
     <w:rsid w:val="004F4579"/>
     <w:rsid w:val="00503860"/>
     <w:rsid w:val="005074BE"/>
     <w:rsid w:val="00513B9C"/>
+    <w:rsid w:val="00513EBB"/>
     <w:rsid w:val="00515B3C"/>
     <w:rsid w:val="00516EB6"/>
     <w:rsid w:val="00532687"/>
     <w:rsid w:val="00532EBC"/>
     <w:rsid w:val="00536B20"/>
     <w:rsid w:val="00544B5C"/>
     <w:rsid w:val="00553034"/>
     <w:rsid w:val="005564BB"/>
     <w:rsid w:val="00566B6D"/>
     <w:rsid w:val="00574992"/>
     <w:rsid w:val="005771E9"/>
     <w:rsid w:val="0057790A"/>
     <w:rsid w:val="00580D86"/>
     <w:rsid w:val="00586514"/>
     <w:rsid w:val="00592A1C"/>
     <w:rsid w:val="005A1A28"/>
     <w:rsid w:val="005A753B"/>
     <w:rsid w:val="005A7DCA"/>
     <w:rsid w:val="005B33A9"/>
     <w:rsid w:val="005B797B"/>
     <w:rsid w:val="005D073C"/>
+    <w:rsid w:val="005E4F65"/>
     <w:rsid w:val="005E7DE7"/>
     <w:rsid w:val="00611D19"/>
-    <w:rsid w:val="00625CDD"/>
     <w:rsid w:val="00626EE2"/>
     <w:rsid w:val="00635DEC"/>
     <w:rsid w:val="0065571F"/>
     <w:rsid w:val="00657B20"/>
     <w:rsid w:val="00662396"/>
     <w:rsid w:val="00662C43"/>
     <w:rsid w:val="00663368"/>
+    <w:rsid w:val="00664AD4"/>
     <w:rsid w:val="0067323D"/>
     <w:rsid w:val="00677286"/>
     <w:rsid w:val="00681727"/>
     <w:rsid w:val="00696B7F"/>
     <w:rsid w:val="006A2546"/>
     <w:rsid w:val="006B3218"/>
     <w:rsid w:val="006B4B04"/>
     <w:rsid w:val="006C0D74"/>
     <w:rsid w:val="006C3EFC"/>
     <w:rsid w:val="006D0A7E"/>
-    <w:rsid w:val="006D0FBB"/>
     <w:rsid w:val="006D2028"/>
     <w:rsid w:val="006D5B96"/>
     <w:rsid w:val="006D6E5B"/>
     <w:rsid w:val="006F417B"/>
     <w:rsid w:val="006F4BE8"/>
     <w:rsid w:val="00700049"/>
     <w:rsid w:val="007079C8"/>
     <w:rsid w:val="00711A54"/>
     <w:rsid w:val="00714D17"/>
     <w:rsid w:val="007302C1"/>
     <w:rsid w:val="007364C9"/>
     <w:rsid w:val="00736DF0"/>
     <w:rsid w:val="00745B80"/>
     <w:rsid w:val="007464E7"/>
     <w:rsid w:val="007547BF"/>
     <w:rsid w:val="00766611"/>
     <w:rsid w:val="00784127"/>
     <w:rsid w:val="00784B08"/>
     <w:rsid w:val="00787B87"/>
     <w:rsid w:val="007910C8"/>
     <w:rsid w:val="007A5008"/>
     <w:rsid w:val="007B1777"/>
     <w:rsid w:val="007B5526"/>
     <w:rsid w:val="007C5699"/>
     <w:rsid w:val="007C612F"/>
     <w:rsid w:val="007E4EBE"/>
     <w:rsid w:val="007F1E88"/>
     <w:rsid w:val="007F7819"/>
     <w:rsid w:val="007F7BD3"/>
     <w:rsid w:val="0080542F"/>
     <w:rsid w:val="00806B18"/>
     <w:rsid w:val="0081142B"/>
+    <w:rsid w:val="00830358"/>
     <w:rsid w:val="00832EC8"/>
     <w:rsid w:val="00840872"/>
+    <w:rsid w:val="00854E32"/>
     <w:rsid w:val="008701D9"/>
     <w:rsid w:val="00875753"/>
     <w:rsid w:val="00881D45"/>
     <w:rsid w:val="00883E2C"/>
     <w:rsid w:val="00891A7E"/>
     <w:rsid w:val="00892FE3"/>
     <w:rsid w:val="008A31B6"/>
     <w:rsid w:val="008A7C6C"/>
     <w:rsid w:val="008B16DB"/>
     <w:rsid w:val="008B1D2A"/>
     <w:rsid w:val="008B24CC"/>
     <w:rsid w:val="008B5A41"/>
     <w:rsid w:val="008B7C8C"/>
     <w:rsid w:val="008C00B4"/>
     <w:rsid w:val="008D0BA7"/>
     <w:rsid w:val="008D1D26"/>
     <w:rsid w:val="008D6623"/>
-    <w:rsid w:val="008E2970"/>
     <w:rsid w:val="008E4083"/>
     <w:rsid w:val="008E4385"/>
     <w:rsid w:val="008F5EFD"/>
     <w:rsid w:val="00902C3E"/>
     <w:rsid w:val="00912C6A"/>
     <w:rsid w:val="00913A6F"/>
     <w:rsid w:val="00915386"/>
     <w:rsid w:val="0091559A"/>
     <w:rsid w:val="00932BB0"/>
     <w:rsid w:val="0093566C"/>
     <w:rsid w:val="00935747"/>
     <w:rsid w:val="0093708A"/>
     <w:rsid w:val="00946FDE"/>
     <w:rsid w:val="0095279B"/>
     <w:rsid w:val="00955089"/>
     <w:rsid w:val="0095587B"/>
     <w:rsid w:val="00972817"/>
     <w:rsid w:val="009733E7"/>
     <w:rsid w:val="00974309"/>
     <w:rsid w:val="009755FD"/>
     <w:rsid w:val="00981E56"/>
     <w:rsid w:val="00984298"/>
     <w:rsid w:val="00992B88"/>
     <w:rsid w:val="00996777"/>
+    <w:rsid w:val="009970BA"/>
     <w:rsid w:val="009A2380"/>
     <w:rsid w:val="009B49D7"/>
     <w:rsid w:val="009C5164"/>
     <w:rsid w:val="009E7357"/>
     <w:rsid w:val="00A04B9B"/>
     <w:rsid w:val="00A074FD"/>
     <w:rsid w:val="00A078D2"/>
     <w:rsid w:val="00A12FA7"/>
     <w:rsid w:val="00A25923"/>
     <w:rsid w:val="00A33030"/>
     <w:rsid w:val="00A37857"/>
     <w:rsid w:val="00A37A8D"/>
     <w:rsid w:val="00A4085B"/>
     <w:rsid w:val="00A422C6"/>
     <w:rsid w:val="00A57CA4"/>
     <w:rsid w:val="00A66571"/>
     <w:rsid w:val="00A83834"/>
     <w:rsid w:val="00A91C42"/>
     <w:rsid w:val="00A91F94"/>
     <w:rsid w:val="00A9201C"/>
     <w:rsid w:val="00A969A0"/>
     <w:rsid w:val="00AA7E36"/>
     <w:rsid w:val="00AB1163"/>
     <w:rsid w:val="00AC046D"/>
     <w:rsid w:val="00AC6431"/>
+    <w:rsid w:val="00AC708A"/>
     <w:rsid w:val="00AE3E98"/>
     <w:rsid w:val="00AF222B"/>
     <w:rsid w:val="00B1328B"/>
     <w:rsid w:val="00B140AA"/>
     <w:rsid w:val="00B320BB"/>
     <w:rsid w:val="00B330D2"/>
     <w:rsid w:val="00B34226"/>
     <w:rsid w:val="00B370F4"/>
     <w:rsid w:val="00B40F26"/>
     <w:rsid w:val="00B55277"/>
     <w:rsid w:val="00B5541A"/>
     <w:rsid w:val="00B74835"/>
     <w:rsid w:val="00B75038"/>
     <w:rsid w:val="00B82164"/>
     <w:rsid w:val="00B83E45"/>
     <w:rsid w:val="00B969D0"/>
     <w:rsid w:val="00BA01DC"/>
     <w:rsid w:val="00BA32EE"/>
     <w:rsid w:val="00BA3F99"/>
     <w:rsid w:val="00BA51FD"/>
     <w:rsid w:val="00BA5DEA"/>
     <w:rsid w:val="00BB25E9"/>
     <w:rsid w:val="00BB41D7"/>
     <w:rsid w:val="00BC5441"/>
     <w:rsid w:val="00BC768C"/>
+    <w:rsid w:val="00BE4758"/>
     <w:rsid w:val="00C00317"/>
     <w:rsid w:val="00C003D0"/>
     <w:rsid w:val="00C16302"/>
     <w:rsid w:val="00C22226"/>
     <w:rsid w:val="00C24A57"/>
     <w:rsid w:val="00C26ABE"/>
     <w:rsid w:val="00C31629"/>
     <w:rsid w:val="00C32C5F"/>
     <w:rsid w:val="00C355CA"/>
     <w:rsid w:val="00C3595E"/>
     <w:rsid w:val="00C36957"/>
     <w:rsid w:val="00C43009"/>
     <w:rsid w:val="00C437F8"/>
     <w:rsid w:val="00C44303"/>
     <w:rsid w:val="00C4538E"/>
     <w:rsid w:val="00C45A82"/>
     <w:rsid w:val="00C52597"/>
     <w:rsid w:val="00C57C70"/>
     <w:rsid w:val="00C619D0"/>
     <w:rsid w:val="00C64EB3"/>
     <w:rsid w:val="00C726EF"/>
     <w:rsid w:val="00C73E32"/>
     <w:rsid w:val="00C82A3A"/>
     <w:rsid w:val="00C83073"/>
     <w:rsid w:val="00C93C72"/>
     <w:rsid w:val="00CA37B8"/>
     <w:rsid w:val="00CA58A1"/>
     <w:rsid w:val="00CB254D"/>
     <w:rsid w:val="00CB3FC0"/>
     <w:rsid w:val="00CB48D9"/>
     <w:rsid w:val="00CB4A8B"/>
     <w:rsid w:val="00CB7369"/>
     <w:rsid w:val="00CB7610"/>
     <w:rsid w:val="00CD09B8"/>
+    <w:rsid w:val="00CD537B"/>
     <w:rsid w:val="00CD747D"/>
     <w:rsid w:val="00CE0287"/>
     <w:rsid w:val="00CE5416"/>
     <w:rsid w:val="00CE6AE7"/>
     <w:rsid w:val="00CF10FD"/>
     <w:rsid w:val="00CF46AA"/>
     <w:rsid w:val="00CF79CF"/>
     <w:rsid w:val="00D14227"/>
     <w:rsid w:val="00D2086F"/>
     <w:rsid w:val="00D2328E"/>
     <w:rsid w:val="00D3542E"/>
     <w:rsid w:val="00D36E5B"/>
     <w:rsid w:val="00D41AA4"/>
     <w:rsid w:val="00D50107"/>
     <w:rsid w:val="00D61AE5"/>
     <w:rsid w:val="00D72014"/>
     <w:rsid w:val="00D72C42"/>
     <w:rsid w:val="00D73DA6"/>
     <w:rsid w:val="00D7402A"/>
     <w:rsid w:val="00D800EB"/>
     <w:rsid w:val="00D80B6D"/>
+    <w:rsid w:val="00D82012"/>
     <w:rsid w:val="00D826BD"/>
     <w:rsid w:val="00D9085C"/>
     <w:rsid w:val="00D932BB"/>
     <w:rsid w:val="00D94201"/>
     <w:rsid w:val="00DA16A8"/>
     <w:rsid w:val="00DA7108"/>
     <w:rsid w:val="00DB05E4"/>
     <w:rsid w:val="00DB608C"/>
     <w:rsid w:val="00DC4B16"/>
     <w:rsid w:val="00DC4E21"/>
     <w:rsid w:val="00DC5413"/>
+    <w:rsid w:val="00DC6822"/>
     <w:rsid w:val="00DD0946"/>
     <w:rsid w:val="00DD1BD1"/>
     <w:rsid w:val="00DD3BBC"/>
     <w:rsid w:val="00DD4AEF"/>
     <w:rsid w:val="00DE65BF"/>
     <w:rsid w:val="00DF40BC"/>
     <w:rsid w:val="00E0036E"/>
     <w:rsid w:val="00E05855"/>
     <w:rsid w:val="00E149E0"/>
     <w:rsid w:val="00E216EB"/>
     <w:rsid w:val="00E41B05"/>
     <w:rsid w:val="00E504A1"/>
     <w:rsid w:val="00E50D89"/>
     <w:rsid w:val="00E57EC5"/>
     <w:rsid w:val="00E62CCD"/>
     <w:rsid w:val="00E637EA"/>
     <w:rsid w:val="00E70097"/>
     <w:rsid w:val="00E815AC"/>
     <w:rsid w:val="00E86BCE"/>
     <w:rsid w:val="00E873E1"/>
     <w:rsid w:val="00E91571"/>
     <w:rsid w:val="00EA0675"/>
     <w:rsid w:val="00EA6065"/>
     <w:rsid w:val="00EB6103"/>
     <w:rsid w:val="00EC222E"/>
@@ -5177,94 +5229,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -6422,73 +6478,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2157</Words>
-  <Characters>1230</Characters>
+  <Words>2059</Words>
+  <Characters>1174</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>9</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ziburelis</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3381</CharactersWithSpaces>
+  <CharactersWithSpaces>3227</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Aukletoja</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>