--- v1 (2026-04-11)
+++ v2 (2026-05-22)
@@ -1,3852 +1,6589 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="17EDBEAC" w14:textId="709C4083" w:rsidR="00165759" w:rsidRPr="00D82012" w:rsidRDefault="00165759" w:rsidP="00165759">
+    <w:p w14:paraId="17EDBEAC" w14:textId="709C4083" w:rsidR="00165759" w:rsidRPr="00625DE4" w:rsidRDefault="00165759" w:rsidP="00165759">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D82012">
+      <w:r w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">KAUNO MONTESORI MOKYKLOS-DARŽELIO „ŽIBURĖLIS“ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A570E5" w14:textId="2833FAF1" w:rsidR="00580D86" w:rsidRPr="00D82012" w:rsidRDefault="00444327" w:rsidP="007B5526">
+    <w:p w14:paraId="40A570E5" w14:textId="00AEC889" w:rsidR="00580D86" w:rsidRPr="00625DE4" w:rsidRDefault="00444327" w:rsidP="007B5526">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="center" w:pos="7001"/>
           <w:tab w:val="left" w:pos="11775"/>
         </w:tabs>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D82012">
+      <w:r w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D82012">
+      <w:r w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00513EBB" w:rsidRPr="00D82012">
+      <w:r w:rsidR="001022B7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>KOVO</w:t>
+        <w:t>GEGUŽĖS</w:t>
       </w:r>
-      <w:r w:rsidR="00165759" w:rsidRPr="00D82012">
+      <w:r w:rsidR="00165759" w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> MĖNESIO VEIKLOS PLANAS</w:t>
       </w:r>
-      <w:r w:rsidR="00165759" w:rsidRPr="00D82012">
+      <w:r w:rsidR="00165759" w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF0FE6A" w14:textId="7BE45E5C" w:rsidR="00580D86" w:rsidRPr="00D82012" w:rsidRDefault="006D6E5B" w:rsidP="00277F1E">
+    <w:p w14:paraId="1DF0FE6A" w14:textId="12912F43" w:rsidR="00580D86" w:rsidRPr="00625DE4" w:rsidRDefault="006D6E5B" w:rsidP="00277F1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D82012">
+      <w:r w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00664AD4" w:rsidRPr="00D82012">
+      <w:r w:rsidR="00F244A0" w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="007B5526" w:rsidRPr="00D82012">
+      <w:r w:rsidR="007B5526" w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D82012">
+      <w:r w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00664AD4" w:rsidRPr="00D82012">
+      <w:r w:rsidR="00F244A0" w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00165759" w:rsidRPr="00D82012">
+      <w:r w:rsidR="00165759" w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> mokslo metai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79532949" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00D82012" w:rsidRDefault="00065430" w:rsidP="00277F1E">
+    <w:p w14:paraId="79532949" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00625DE4" w:rsidRDefault="00065430" w:rsidP="00277F1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="15163" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="845"/>
         <w:gridCol w:w="6238"/>
-        <w:gridCol w:w="3260"/>
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="2126"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00065430" w:rsidRPr="00D82012" w14:paraId="5EE557EA" w14:textId="77777777" w:rsidTr="00D82012">
+      <w:tr w:rsidR="00065430" w:rsidRPr="009923C0" w14:paraId="5EE557EA" w14:textId="77777777" w:rsidTr="00065430">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="415CE008" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00D82012" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+          <w:p w14:paraId="415CE008" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="009923C0" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eil.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="230B5D3D" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00D82012" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+          <w:p w14:paraId="230B5D3D" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="009923C0" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0604A7D5" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00D82012" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+          <w:p w14:paraId="0604A7D5" w14:textId="7BE14166" w:rsidR="00065430" w:rsidRPr="009923C0" w:rsidRDefault="00FE3A7B" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="7BA75278" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00D82012" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RENGINIO, VEIKLOS PAVADINIMAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA75278" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="009923C0" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5D13B95B" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00D82012" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D13B95B" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="009923C0" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Data ir laikas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58BACA53" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00D82012" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+          <w:p w14:paraId="58BACA53" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="009923C0" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dalyvauja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5EA4" w:rsidRPr="00D82012" w14:paraId="441D66D9" w14:textId="77777777" w:rsidTr="00D82012">
+      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="398C35E8" w14:textId="77777777" w:rsidTr="00065430">
+        <w:trPr>
+          <w:trHeight w:val="597"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="048ED3A6" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="765A2BCB" w14:textId="67F61D7B" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Skaitymo akcijos „Lietuva skaito 2026“ nuotolinė pamoka „Istorija vizgina uodegą“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4EF631" w14:textId="67D5DFC2" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00F22C1F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 klasės  kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C47A1EB" w14:textId="12F5FAC8" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4 d. 10 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="631BB8C4" w14:textId="01A29451" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00E41031">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="3B93A3E8" w14:textId="77777777" w:rsidTr="00065430">
+        <w:trPr>
+          <w:trHeight w:val="597"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="337670AE" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61CD8AB1" w14:textId="724523F8" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Klasės projektas „Kaip atsiranda daiktai?“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="254E8D15" w14:textId="6181CD10" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00F22C1F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 klasės kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51871DDE" w14:textId="4BA4D546" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4-8 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4791B32D" w14:textId="0D96BEF1" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00E41031">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="441D66D9" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23B5949D" w14:textId="77777777" w:rsidR="004B5EA4" w:rsidRPr="00D82012" w:rsidRDefault="004B5EA4" w:rsidP="00B140AA">
+          <w:p w14:paraId="23B5949D" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CFCAAC7" w14:textId="05995F89" w:rsidR="004B5EA4" w:rsidRPr="00D82012" w:rsidRDefault="001E411F" w:rsidP="00B140AA">
-[...28 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="34F4AB17" w14:textId="77777777" w:rsidR="00980791" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Grupės projektas ,,Pavasario džiaugsmai ir šeimos šiluma“</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CFCAAC7" w14:textId="039860D4" w:rsidR="00F22C1F" w:rsidRPr="009923C0" w:rsidRDefault="00F22C1F" w:rsidP="00980791">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BEA2DF" w14:textId="724D53BA" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Žvaigždutės“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7B05FA" w14:textId="4CD2A366" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4-31 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9B6456" w14:textId="49BAD440" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Žvaigždutės“ grupės ugdytiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="61BB1146" w14:textId="77777777" w:rsidTr="00961EB0">
+        <w:trPr>
+          <w:trHeight w:val="479"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDDDBFB" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4D0559" w14:textId="1ACCE2C4" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Projektas „Sodo ir daržo erdvių atnaujinimas“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED30703" w14:textId="498409C4" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>„Pelėdžiuko“ , „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Žiniuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“ grupės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C0FC92" w14:textId="47D36535" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4-31 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A637E4" w14:textId="021AA081" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Pelėdžiuko“, „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Žiniuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“ grupės ugdytiniai, mokytojos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="4E3EB04F" w14:textId="77777777" w:rsidTr="00A85AC5">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C953EC" w14:textId="7181345E" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A56A30" w14:textId="6F94BE74" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Grupės projektas - „Paukščių įvairovė“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E78B2D" w14:textId="5AE722F9" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>„Drugelio“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D33216" w14:textId="6FFC21A9" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4-30 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E354FAF" w14:textId="0B7699C3" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>„Drugelio“ grupės ugdytiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="05A4C738" w14:textId="77777777" w:rsidTr="00A85AC5">
+        <w:trPr>
+          <w:trHeight w:val="238"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CF344D" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C55C3E2" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Projektas - „Sodo ir daržo erdvių atnaujinimas“</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33162785" w14:textId="4882A4A9" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F6DFF9" w14:textId="1280B940" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Įstaigos lauko erdvė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FB384F" w14:textId="3F1AD727" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4-31 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20AC1B6C" w14:textId="5A22BA60" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Pelėdžiuko“, „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Žiniuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“ grupės ugdytiniai, mokytojos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="499F3951" w14:textId="77777777" w:rsidTr="00056CF9">
+        <w:trPr>
+          <w:trHeight w:val="272"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D51D7B9" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22909DA7" w14:textId="77777777" w:rsidR="00980791" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Grupės projektas ,,Mano šeima”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77CDBBC1" w14:textId="211039D3" w:rsidR="00F22C1F" w:rsidRPr="009923C0" w:rsidRDefault="00F22C1F" w:rsidP="00980791">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA8DC84" w14:textId="630632A8" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,,</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D82012">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Žiniuko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="004B5EA4" w:rsidRPr="00D82012">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“ grupė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C7B05FA" w14:textId="0304E690" w:rsidR="004B5EA4" w:rsidRPr="00D82012" w:rsidRDefault="00BA32EE" w:rsidP="00B140AA">
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B20821B" w14:textId="13DE8457" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> d.</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4-15 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="192C0A98" w14:textId="1FC1CC04" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,,</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D82012">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Žiniuko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D82012">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“ grupės ugdytiniai</w:t>
             </w:r>
-            <w:r w:rsidR="001E411F" w:rsidRPr="00D82012">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="17D916DC" w14:textId="77777777" w:rsidTr="00D82012">
+      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="4E362D0F" w14:textId="77777777" w:rsidTr="00B8255D">
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D594FA" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="20DEFA2D" w14:textId="77777777" w:rsidR="00980791" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ką galima rasti pievoje? Projektas – „Gėlių ir vabzdžių pasaulis“</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71C1260A" w14:textId="56F3B611" w:rsidR="00F22C1F" w:rsidRPr="009923C0" w:rsidRDefault="00F22C1F" w:rsidP="00980791">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DD4B11" w14:textId="779744B8" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Drugelio“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59958159" w14:textId="39A8EF46" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4-31 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="579019AF" w14:textId="1990266D" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Drugelio“ grupės ugdytiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="699E74B8" w14:textId="77777777" w:rsidTr="00B8255D">
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18023FB1" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="295220C0" w14:textId="014929F9" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vakaronė mam</w:t>
+            </w:r>
+            <w:r w:rsidR="00E41031">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ytėms</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Makramė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> edukacija su Meilės mama Vaiva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBF291C" w14:textId="160445F7" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Smalsučio“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF09746" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1698FC54" w14:textId="6EE84FDD" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18.00 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0614DE3D" w14:textId="2A4A7515" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Smalsučio“ grupės ugdytiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="1599BA3E" w14:textId="77777777" w:rsidTr="000762EF">
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF58367" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54BEEABF" w14:textId="44AFEFE7" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Skaitymo akcijos „Lietuva skaito 2026“ nuotolinė pamoka „Kaip gimsta eilėraščiai ir kitos poezijos knygų paslaptys“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B40838B" w14:textId="2C933780" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 klasės kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35034363" w14:textId="26C50763" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 d. 11 val. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="593D0946" w14:textId="6FB92B4B" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="0D265957" w14:textId="77777777" w:rsidTr="007D4A93">
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="766EEACE" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1832D44E" w14:textId="30CB4E77" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuotolinė pamoka „Nuotykiai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kanarijoje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“ su slaptų žinučių kodavimo elementais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7107645D" w14:textId="028DEFA5" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4 klasės kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A22E2F" w14:textId="1A2F3A33" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7 d. 10 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD29837" w14:textId="20D88548" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4 klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="0778B49E" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77A6DE72" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="6EAA6DEB" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57B0A955" w14:textId="2A849668" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...52 lines deleted...]
-          <w:p w14:paraId="575B5184" w14:textId="4BE04BCA" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="1B47BF6B" w14:textId="31A7427C" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sportinė popietė su šeima</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8726D7" w14:textId="42DF0C04" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Įstaigos lauko erdvė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7188E2" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="1FE3747B" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 d. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DE9DE13" w14:textId="6EDBDF0A" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.30 val. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73F84E19" w14:textId="65531EE6" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...12 lines deleted...]
-              <w:t>1-4 klasių mokiniai</w:t>
+          <w:p w14:paraId="2FF93BD2" w14:textId="662AEAD7" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Pelėdžiuko“ grupės ugdytiniai, tėvai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="0C023B2C" w14:textId="77777777" w:rsidTr="00D82012">
+      <w:tr w:rsidR="009923C0" w:rsidRPr="009923C0" w14:paraId="76D41FA3" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="776BA8F8" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="3C84A648" w14:textId="77777777" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="783E3464" w14:textId="4F3206C6" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...38 lines deleted...]
-          <w:p w14:paraId="3C369B6E" w14:textId="6E0DD9FB" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="47EBF4FE" w14:textId="181B4570" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Skaitymo akcijos „Lietuva skaito 2026“ nuotolinė pamoka „Kaip gimsta rašytojai ir jų personažai“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42229023" w14:textId="69439F4B" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 klasės  kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43005CB7" w14:textId="6242F6A2" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:t>2-31 d.</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14 d. 9 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15F5A687" w14:textId="0F0F5876" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...12 lines deleted...]
-              <w:t>,,Pelėdžiuko“ grupės ugdytiniai</w:t>
+          <w:p w14:paraId="7FF1B5B0" w14:textId="3DFC7E64" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 klasės mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="37C9CB8D" w14:textId="77777777" w:rsidTr="00D82012">
+      <w:tr w:rsidR="009923C0" w:rsidRPr="009923C0" w14:paraId="0DF05B8A" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB58B72" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="3A939BF3" w14:textId="77777777" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB33D79" w14:textId="0865E812" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...43 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4BD29058" w14:textId="1A899E7E" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nuotolinė pamoka „Nuotykiai tolimojoje Australijoje“ su slaptų žinučių kodavimo elementais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F85C5A" w14:textId="2C920B49" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4 klasės kabinetas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6175FC34" w14:textId="189FB2DC" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFBE779" w14:textId="79C7BC3E" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-              <w:t>9.00 val.</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14 d. 10 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="165436DF" w14:textId="273C2145" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="03EBF3B0" w14:textId="7E8D96B9" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4 klasės mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="5A184028" w14:textId="77777777" w:rsidTr="00D82012">
+      <w:tr w:rsidR="009923C0" w:rsidRPr="009923C0" w14:paraId="06021A81" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C59B250" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="2D40D5B7" w14:textId="77777777" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="781A8C10" w14:textId="6530E53B" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...38 lines deleted...]
-          <w:p w14:paraId="387F82AF" w14:textId="247070D1" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="2B5394D0" w14:textId="05312E82" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tarptautinė vaikų gynimo diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4080C668" w14:textId="26C4C2D7" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Įstaigos kiemas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="188B259A" w14:textId="2D2E5352" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="1222EF08" w14:textId="0EC533CB" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27484B44" w14:textId="34EDDBCA" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:t>10.00 val.</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.30 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6138C631" w14:textId="0C7EC906" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...12 lines deleted...]
-              <w:t>Ugdytiniai, mokytojai</w:t>
+          <w:p w14:paraId="1B7C2E1F" w14:textId="51BB87E8" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Įstaigos ugdytiniai, mokytojos, muzikos mokytojos, dailės mokytoja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="6F142AAA" w14:textId="77777777" w:rsidTr="00D82012">
+      <w:tr w:rsidR="009923C0" w:rsidRPr="009923C0" w14:paraId="685319CB" w14:textId="77777777" w:rsidTr="00DB3976">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4EC3B7" w14:textId="77777777" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB7112F" w14:textId="3C10A313" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Šeimos šventė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="491B07CC" w14:textId="5EFDB2E8" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>„Boru</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>žiuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">” </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>grupė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2140AE50" w14:textId="77777777" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D070124" w14:textId="4F941E79" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17.00 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C3885D" w14:textId="124FFA44" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Boružiuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>” grupės ugdytiniai ir tėvai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009923C0" w:rsidRPr="009923C0" w14:paraId="2A24C7AD" w14:textId="77777777" w:rsidTr="00961EB0">
+        <w:trPr>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B51CD77" w14:textId="77777777" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08831536" w14:textId="77777777" w:rsidR="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pramoga „Vėjo malūnėliai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C44376F" w14:textId="282F7247" w:rsidR="004B4E86" w:rsidRPr="009923C0" w:rsidRDefault="004B4E86" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="000F51B4" w14:textId="02F9D3D9" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>„Meškučio“ vidinis kiemelis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66BE1897" w14:textId="4540D99D" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C24D86" w14:textId="65A6C601" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Meškučio“ grupės ugdytiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009923C0" w:rsidRPr="009923C0" w14:paraId="39C0E67E" w14:textId="77777777" w:rsidTr="00961EB0">
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="789F0B4B" w14:textId="77777777" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B7DB23" w14:textId="77777777" w:rsidR="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Grupės projektas ,, Kas žolytėje gyvena?“</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08812B4B" w14:textId="3D3E12F9" w:rsidR="00EF0A62" w:rsidRPr="009923C0" w:rsidRDefault="00EF0A62" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E669737" w14:textId="780630C4" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Žiniuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C3F0F3" w14:textId="385734A2" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18-30 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FF5732" w14:textId="386A038E" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Žiniuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“ grupės ugdytiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009923C0" w:rsidRPr="009923C0" w14:paraId="2F6A13F8" w14:textId="77777777" w:rsidTr="00961EB0">
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="634E4B31" w14:textId="77777777" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA77223" w14:textId="563B751A" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuotolinė edukacija „Vabzdžių karalystė“ su Egidijumi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Praspaliausku</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD292AA" w14:textId="42083844" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4 klasės kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48515774" w14:textId="50637007" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18 d. 10 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7394D2DB" w14:textId="11CDA8E4" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4 klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009923C0" w:rsidRPr="009923C0" w14:paraId="4D50B273" w14:textId="77777777" w:rsidTr="00961EB0">
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C056135" w14:textId="77777777" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A4526A" w14:textId="77777777" w:rsidR="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klasės bendruomenės renginys „Šeimų </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rytmetys</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="156F016D" w14:textId="19D4FF55" w:rsidR="00EF0A62" w:rsidRPr="009923C0" w:rsidRDefault="00EF0A62" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E967DE6" w14:textId="1B5424D1" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E68CF73" w14:textId="06151D9A" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19 d. 8.30-9.15 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25EB4206" w14:textId="731D4ED8" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 klasės mokiniai ir jų tėvai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009923C0" w:rsidRPr="009923C0" w14:paraId="11219011" w14:textId="77777777" w:rsidTr="00961EB0">
+        <w:trPr>
+          <w:trHeight w:val="369"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B30244" w14:textId="77777777" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6AB1AA" w14:textId="775E27F2" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Šeimų vakaronė „Sportuok su šeima“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="742E7AC1" w14:textId="08F56F4C" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Smalsučio“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE34CE6" w14:textId="77777777" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36284090" w14:textId="1109E83A" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17.30 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4141B74B" w14:textId="0B943C32" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Smalsučio“ grupės ugdytiniai ir tėvai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009923C0" w:rsidRPr="009923C0" w14:paraId="39FB7BB8" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F400611" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="5CC33794" w14:textId="77777777" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2353A647" w14:textId="77777777" w:rsidR="00376742" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...45 lines deleted...]
-          <w:p w14:paraId="18989E7A" w14:textId="64206B59" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="07210B5E" w14:textId="77777777" w:rsidR="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Edukacija ,,Bičių pasaulis“</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="483810EA" w14:textId="19DA06BD" w:rsidR="00E737D7" w:rsidRPr="009923C0" w:rsidRDefault="00E737D7" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29EDCD48" w14:textId="22628EBF" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Žvaigždutės“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E908B1" w14:textId="5900AEE9" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6 d. </w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32046E9C" w14:textId="694F0D7C" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...12 lines deleted...]
-              <w:t>1-4 klasių mokiniai</w:t>
+          <w:p w14:paraId="60FF375B" w14:textId="1F29E9EA" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Žvaigždutės“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="09676551" w14:textId="77777777" w:rsidTr="00D82012">
+      <w:tr w:rsidR="009923C0" w:rsidRPr="009923C0" w14:paraId="4AE6C739" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C87BC5E" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="3B23D0A5" w14:textId="77777777" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E523CAA" w14:textId="117AADB0" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...53 lines deleted...]
-          <w:p w14:paraId="70823D3C" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="68081086" w14:textId="660A7927" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>„Linksmučių“ spektaklis „Mėlyna sraigė“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2047F97D" w14:textId="77777777" w:rsidR="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Salė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="186EC291" w14:textId="3AD6C01C" w:rsidR="00E737D7" w:rsidRPr="009923C0" w:rsidRDefault="00E737D7" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2AFF01" w14:textId="5B94BE13" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-              <w:t>9.00 val.</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21 d. 9.30-10.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37DBE184" w14:textId="36D7F370" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...12 lines deleted...]
-              <w:t>4 klasės mokiniai</w:t>
+          <w:p w14:paraId="4885AA65" w14:textId="744CB8D0" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1-4 klasių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="030F7A95" w14:textId="77777777" w:rsidTr="00D82012">
+      <w:tr w:rsidR="009923C0" w:rsidRPr="009923C0" w14:paraId="1024881D" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="389B15AE" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="193C1564" w14:textId="77777777" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="309B959E" w14:textId="34A39B1B" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...38 lines deleted...]
-          <w:p w14:paraId="084E9D98" w14:textId="08A4CB6F" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="310D6B7B" w14:textId="313763F7" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sporto šventė </w:t>
+            </w:r>
+            <w:r w:rsidR="004A0967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1-4 klasių mokiniams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D98B21" w14:textId="77777777" w:rsidR="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Įstaigos kiemas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AE11277" w14:textId="447E4A05" w:rsidR="004A0967" w:rsidRPr="009923C0" w:rsidRDefault="004A0967" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="578E55B1" w14:textId="3BEA7763" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-              <w:t>9.15 val.</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22 d. 10 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E03CE55" w14:textId="47B6AC98" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...12 lines deleted...]
-              <w:t>„Smalsučio“ grupės ugdytiniai</w:t>
+          <w:p w14:paraId="0A7A47E3" w14:textId="2CF2D513" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1-4 klasių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="2D9A6BFE" w14:textId="77777777" w:rsidTr="00D82012">
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="01926199" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="171F9E3A" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="16FA5779" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3305D723" w14:textId="2C430F08" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...48 lines deleted...]
-          <w:p w14:paraId="64936E6D" w14:textId="38CAA19A" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="1CFA7FB8" w14:textId="24209953" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Šeimos šventė „Mes užaugom dideli!”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5102899D" w14:textId="11A6C66B" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>„Liūtuko“ grupės vidinis kiemelis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="696628B8" w14:textId="4616B25D" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:t>9-31 d.</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16.30 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07003268" w14:textId="45040706" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...12 lines deleted...]
-              <w:t>„Drugelio“ grupės ugdytiniai</w:t>
+          <w:p w14:paraId="0F350F23" w14:textId="6FC57C2A" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Liūtuko“ grupės ugdytiniai, ugdytinių tėvai, grupės mokytojos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="10D5578A" w14:textId="77777777" w:rsidTr="00D82012">
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="19B89017" w14:textId="77777777" w:rsidTr="00961EB0">
         <w:trPr>
-          <w:trHeight w:val="275"/>
+          <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2452DC82" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="46AFD66F" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19E22711" w14:textId="3B50058C" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...48 lines deleted...]
-          <w:p w14:paraId="19C0A82A" w14:textId="50A65A39" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="62C232AB" w14:textId="14086C56" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Priešmokyklinio ugdymo grupės išleistuvės - ,,Mėlyna jūra vilioja“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1EBBDD" w14:textId="2DDD3771" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Žiniuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CB7DFE" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:t>9-13 d.</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6919DCC8" w14:textId="7841B963" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9.00-12.40 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F001293" w14:textId="5952719B" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...12 lines deleted...]
-              <w:t>„Žvaigždutės“ grupės ugdytiniai</w:t>
+          <w:p w14:paraId="2037DA25" w14:textId="6BF0C5B8" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Žiniuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="78ED0A75" w14:textId="77777777" w:rsidTr="00D82012">
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="0DEE43A3" w14:textId="77777777" w:rsidTr="00961EB0">
         <w:trPr>
-          <w:trHeight w:val="275"/>
+          <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34E1E395" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="148F8D57" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58E4A916" w14:textId="3C75D8BF" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...62 lines deleted...]
-          <w:p w14:paraId="0D4DEB95" w14:textId="23D74054" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="622DFD59" w14:textId="4AC922F1" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Skaitymo akcijos „Lietuva skaito 2026“ edukacinė pamoka apie knygų atsiradimą</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="195D28C2" w14:textId="214E5151" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2,4 klasių kabinetai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F163C2" w14:textId="54925B21" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:t>10 d.</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>28 d. 10.30 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01536F9A" w14:textId="26028EFF" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...18 lines deleted...]
-              <w:t>„Žvaigždutės“ grupių ugdytiniai</w:t>
+          <w:p w14:paraId="388CD5AE" w14:textId="0DBEDE81" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2,4 klasių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="1EACE68B" w14:textId="77777777" w:rsidTr="00D82012">
-[...1422 lines deleted...]
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="4E7C20C5" w14:textId="2F74B0C8" w:rsidTr="00065430">
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="4E7C20C5" w14:textId="2F74B0C8" w:rsidTr="00065430">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15163" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0E28CE39" w14:textId="601B1036" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0E28CE39" w14:textId="3186211D" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">              IŠVYKOS, EKSKURSIJOS</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              UGDYMAS UŽ ĮSTAIGOS RIBŲ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="755635BF" w14:textId="77777777" w:rsidTr="00D82012">
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="65A6E6D3" w14:textId="77777777" w:rsidTr="00315380">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="165746DB" w14:textId="4D2A4BF4" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="2CA21B6B" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-              </w:rPr>
-[...7 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
-          </w:tcPr>
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6202A63F" w14:textId="16650045" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Edukacija „Kelionių ir laisvalaikio profesijų pasaulis“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AB09894" w14:textId="3BC80B24" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...12 lines deleted...]
-              </w:tabs>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kauno kolegijos Turizmo ir laisvalaikio vadybos katedra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03DA2981" w14:textId="04604723" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...20 lines deleted...]
-              <w:t>10.15-12.00 val.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5 d. 9-12 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F8CFB9C" w14:textId="26E886C2" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...12 lines deleted...]
-              <w:t>,,Pelėdžiuko“ grupės ugdytiniai</w:t>
+          <w:p w14:paraId="6376F521" w14:textId="7C95C222" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4 klasės mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="48FE73B8" w14:textId="77777777" w:rsidTr="00D82012">
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="7FCF489E" w14:textId="77777777" w:rsidTr="00315380">
         <w:trPr>
-          <w:trHeight w:val="503"/>
+          <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="271E59B3" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="0E9AE090" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
-          </w:tcPr>
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66A5AF5B" w14:textId="61CE8100" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...12 lines deleted...]
-              </w:tabs>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Edukacija „Garsų knygelė“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D4514FD" w14:textId="4A37D975" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kino teatras „Romuva“ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E43336E" w14:textId="5B9E2C07" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...13 lines deleted...]
-              </w:tabs>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12 d. 10.30-11.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5318F72D" w14:textId="5E0BF02B" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="1E139288" w14:textId="77777777" w:rsidTr="00315380">
+        <w:trPr>
+          <w:trHeight w:val="550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02722A40" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70CB7B31" w14:textId="6ACC3BBE" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kultūros paso edukacija „Seni daiktai prabyla“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4941EB82" w14:textId="381CC622" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kėdainių krašto muziejus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00F4A994" w14:textId="42E9E596" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:t>9.30-12.00 val.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 d. 8.50 -12.30 val. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="451A53F4" w14:textId="2219802A" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="68B8F173" w14:textId="77777777" w:rsidTr="00273145">
+        <w:trPr>
+          <w:trHeight w:val="550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECDBE8B" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4613CB1D" w14:textId="7AB0F701" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Ąžuolyno biblioteka. Edukacija „Garsai ir sparnai“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0063F19A" w14:textId="7200E070" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aukštųjų Šančių ąžuolynas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26AF2B4A" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15386129" w14:textId="291C8070" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.00 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E128ED6" w14:textId="4808487C" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...12 lines deleted...]
-              <w:t>„</w:t>
+          <w:p w14:paraId="2EF42EEC" w14:textId="45781843" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Smalsučio“ grupės ugdytiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="34C27676" w14:textId="77777777" w:rsidTr="00DB3976">
+        <w:trPr>
+          <w:trHeight w:val="430"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2A5851" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="698B1D46" w14:textId="34D431B5" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Edukacija ,,</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D82012">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Eismuolis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>”. Saugaus vaiko mokykla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18EEFE65" w14:textId="06E63404" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Ašigalio g. 23, LT-49151, Kaunas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADB6928" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 d. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23A214C0" w14:textId="1570BB01" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9.00 - 11.40 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C02DC19" w14:textId="256285A2" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Žiniuko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D82012">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="21422F43" w14:textId="4AF243B5" w:rsidTr="00065430">
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="00E92BD6" w14:textId="77777777" w:rsidTr="00056CF9">
+        <w:trPr>
+          <w:trHeight w:val="430"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18EB0B6A" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C218E65" w14:textId="42612F5B" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Išvyka pėsčiomis į Dainų slėnį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E606499" w14:textId="42AB82A7" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tunelio g. 37, Kaunas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAA97C2" w14:textId="4B5FAB70" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 d. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53002C5B" w14:textId="20C2C026" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9.00 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48B272C1" w14:textId="004D0265" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">„Pelėdžiuko“, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Žiniuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“ grupės ugdytiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="4D5D5AAA" w14:textId="77777777" w:rsidTr="00056CF9">
+        <w:trPr>
+          <w:trHeight w:val="430"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED58D5E" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="519D1A73" w14:textId="2233838B" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Iškyla į Kauno Aukštųjų Šančių ąžuolyną</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="130C9CAD" w14:textId="01455BBA" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aukštųjų Šančių ąžuolynas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D199214" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 d. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E345BA" w14:textId="2D4A3274" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.30 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AF6E934" w14:textId="0A822261" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>„Drugelio“, „Žvaigždutės“ ugdytiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="7354A9C0" w14:textId="77777777" w:rsidTr="00A85AC5">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE7E620" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="477434AA" w14:textId="7E50A712" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Iškyla į Kauno Aukštųjų Šančių ąžuolyną</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50152BD5" w14:textId="11237614" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aukštųjų Šančių ąžuolynas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77265858" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="573F6E8F" w14:textId="592084DF" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.00 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3781382B" w14:textId="030E64FC" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Smalsučio“ grupės ugdytiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="43BA49F8" w14:textId="77777777" w:rsidTr="008E5830">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15163" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="478490F8" w14:textId="1249E66B" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             TĖVŲ (GLOBĖJŲ) SUSIRINKIMAI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="68ABFF66" w14:textId="77777777" w:rsidTr="00A85AC5">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36AE4D4A" w14:textId="0DC01C7C" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D7E79F" w14:textId="6C773D2D" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Individualūs pokalbiai su tėvais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DDB381" w14:textId="269D56B3" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,Smalsučio“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="243C0F31" w14:textId="51EB3607" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4-31 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F1F8E8A" w14:textId="65AA7581" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>„Smalsučio“ grupės ugdytinių tėvai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="247456D5" w14:textId="77777777" w:rsidTr="00A85AC5">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="418CB81F" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E80584D" w14:textId="2498E9E7" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Individualūs pokalbiai su tėvais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC8500D" w14:textId="61947B08" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Liūtuko</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB3C08B" w14:textId="1A0FBFBC" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B0D83">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11-30 d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B0D83">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59EE425A" w14:textId="7EF8A132" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Liūtuko</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“ grupė</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ugdytinių tėvai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="21422F43" w14:textId="4AF243B5" w:rsidTr="00065430">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15163" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="290AE00E" w14:textId="5EF93661" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="290AE00E" w14:textId="5EF93661" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">             PASITARIMAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="1153557F" w14:textId="4FCF8D16" w:rsidTr="00D82012">
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="1153557F" w14:textId="4FCF8D16" w:rsidTr="00065430">
         <w:trPr>
           <w:trHeight w:val="712"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63AB19AF" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="63AB19AF" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="360529C3" w14:textId="26FB2D42" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...31 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="360529C3" w14:textId="2A8DF9BB" w:rsidR="00A02783" w:rsidRPr="00A533C9" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A533C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Įstaigos veiklos įsivertinimo grupės posėdis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1FF9D9" w14:textId="23B243FE" w:rsidR="00A02783" w:rsidRPr="00A533C9" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A533C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Direktoriaus pavaduotojos ugdymui kabinetas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...5 lines deleted...]
-              </w:tabs>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E71E93" w14:textId="55890D37" w:rsidR="00A02783" w:rsidRPr="00A533C9" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...13 lines deleted...]
-              </w:tabs>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A533C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 21 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="258CA2D4" w14:textId="1A2E2279" w:rsidR="00A02783" w:rsidRPr="00A533C9" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A533C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.00 val.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C0FC23" w14:textId="0BD8E71D" w:rsidR="00A02783" w:rsidRPr="00A533C9" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E957965" w14:textId="5A51E06F" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...12 lines deleted...]
-              <w:t>Mokytojos</w:t>
+          <w:p w14:paraId="6E957965" w14:textId="1F4F660D" w:rsidR="00A02783" w:rsidRPr="00A533C9" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A533C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Įstaigos veiklos įsivertinimo grupės nariai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00376742" w:rsidRPr="00D82012" w14:paraId="6F76381A" w14:textId="70530F6A" w:rsidTr="00D82012">
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="7BEFE6C1" w14:textId="77777777" w:rsidTr="00065430">
         <w:trPr>
-          <w:trHeight w:val="727"/>
+          <w:trHeight w:val="712"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0426062E" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+          <w:p w14:paraId="3539E5C3" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41C7C80F" w14:textId="63C2F64D" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="09303D63" w14:textId="4137C746" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ikimokyklinio ir priešmokyklinio ugdymo metodinės grupės posėdis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAFC6C0" w14:textId="13E4AB90" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojos ugdymui kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="469672B4" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="646867AC" w14:textId="14BB307F" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13.30 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="145E2CF8" w14:textId="6C402817" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mokytojos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="6F76381A" w14:textId="70530F6A" w:rsidTr="00A9201C">
+        <w:trPr>
+          <w:trHeight w:val="727"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0426062E" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C7C80F" w14:textId="63C2F64D" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pradinio ugdymo mokytojų metodinės grupės posėdis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-[...12 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2852CDE1" w14:textId="210AD058" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Direktoriaus pavaduotojos ugdymui kabinetas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7D9BEB64" w14:textId="77777777" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB0EFD5" w14:textId="7C8E60C3" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-              <w:t>7.45 val.</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kiekvieną trečiadienį 7.45 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DED6F9C" w14:textId="121BE562" w:rsidR="00376742" w:rsidRPr="00D82012" w:rsidRDefault="00376742" w:rsidP="00376742">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1DED6F9C" w14:textId="121BE562" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009923C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mokytojos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18E0B6EF" w14:textId="4E8FB13A" w:rsidR="00EF02F1" w:rsidRPr="00D82012" w:rsidRDefault="00EF02F1" w:rsidP="00BA32EE">
+    <w:p w14:paraId="18E0B6EF" w14:textId="77777777" w:rsidR="00EF02F1" w:rsidRPr="009923C0" w:rsidRDefault="00EF02F1" w:rsidP="00BA32EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2977"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409F2EF1" w14:textId="77777777" w:rsidR="001F2125" w:rsidRPr="00625DE4" w:rsidRDefault="001F2125" w:rsidP="00BA32EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="798ED296" w14:textId="1BDCC703" w:rsidR="00BE4758" w:rsidRPr="00D82012" w:rsidRDefault="00BE4758" w:rsidP="00BE4758">
+    <w:p w14:paraId="55162046" w14:textId="606471A6" w:rsidR="001F2125" w:rsidRPr="002D0D79" w:rsidRDefault="001F2125" w:rsidP="001F2125">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>_______________________________</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>________________________</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BE4758" w:rsidRPr="00D82012" w:rsidSect="008B5A41">
+    <w:sectPr w:rsidR="001F2125" w:rsidRPr="002D0D79" w:rsidSect="008B5A41">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="1701" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-BoldMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="097B5EB5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0FCC6244"/>
+    <w:lvl w:ilvl="0" w:tplc="0427000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="136F2D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4F0D2EA"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -3891,51 +6628,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E11203F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E02A5DAC"/>
+    <w:lvl w:ilvl="0" w:tplc="5F141B62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22316AFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA5C7CF2"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3977,51 +6803,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26F83F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27263CD6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4063,51 +6889,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C9F16F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C826FCE6"/>
     <w:lvl w:ilvl="0" w:tplc="C67C126A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -4152,51 +6978,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D055B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE7CD31E"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -4241,51 +7067,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38E15309"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0220076"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4327,51 +7153,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B025B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27263CD6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4413,137 +7239,223 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D8A3C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F286772"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="786" w:hanging="360"/>
+        <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2444" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4604" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6764" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C8D39F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F8322674"/>
+    <w:lvl w:ilvl="0" w:tplc="0427000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D3304DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB3C8D66"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -4588,570 +7500,643 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1346319891">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1210143581">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1651010035">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1326319906">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1507749282">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="48067912">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1033193847">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1688868449">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="9" w16cid:durableId="1309170243">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="10" w16cid:durableId="1956786418">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="11" w16cid:durableId="627780372">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="860776461">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00165759"/>
     <w:rsid w:val="0000111D"/>
     <w:rsid w:val="00001E96"/>
     <w:rsid w:val="0000575A"/>
     <w:rsid w:val="000104FD"/>
     <w:rsid w:val="0001558C"/>
     <w:rsid w:val="00016BC0"/>
     <w:rsid w:val="00031D0C"/>
     <w:rsid w:val="00034274"/>
+    <w:rsid w:val="00037650"/>
     <w:rsid w:val="0005026A"/>
     <w:rsid w:val="000504BD"/>
+    <w:rsid w:val="00056CF9"/>
+    <w:rsid w:val="000578D2"/>
     <w:rsid w:val="0006190F"/>
     <w:rsid w:val="00062ED0"/>
     <w:rsid w:val="00065430"/>
     <w:rsid w:val="00066459"/>
     <w:rsid w:val="00074225"/>
     <w:rsid w:val="000746B2"/>
     <w:rsid w:val="000804AF"/>
+    <w:rsid w:val="000842F8"/>
     <w:rsid w:val="00085506"/>
     <w:rsid w:val="00087CCE"/>
+    <w:rsid w:val="00096190"/>
+    <w:rsid w:val="000A49D9"/>
     <w:rsid w:val="000A4CA7"/>
     <w:rsid w:val="000B7555"/>
     <w:rsid w:val="000E28B2"/>
     <w:rsid w:val="000E79C8"/>
+    <w:rsid w:val="001022B7"/>
     <w:rsid w:val="00116DBC"/>
     <w:rsid w:val="00117957"/>
     <w:rsid w:val="00123125"/>
     <w:rsid w:val="00127A0E"/>
     <w:rsid w:val="00134571"/>
     <w:rsid w:val="00141AE8"/>
+    <w:rsid w:val="001436D1"/>
     <w:rsid w:val="00145309"/>
     <w:rsid w:val="0015662A"/>
     <w:rsid w:val="00157959"/>
     <w:rsid w:val="001609D3"/>
     <w:rsid w:val="00165759"/>
     <w:rsid w:val="00176E08"/>
     <w:rsid w:val="001775EB"/>
     <w:rsid w:val="00182BA2"/>
     <w:rsid w:val="00186873"/>
     <w:rsid w:val="00190ED0"/>
     <w:rsid w:val="001B07B6"/>
     <w:rsid w:val="001B4C18"/>
     <w:rsid w:val="001B4D1A"/>
     <w:rsid w:val="001B7769"/>
+    <w:rsid w:val="001C11BD"/>
     <w:rsid w:val="001C1764"/>
     <w:rsid w:val="001C1F1B"/>
     <w:rsid w:val="001C7243"/>
     <w:rsid w:val="001D0493"/>
     <w:rsid w:val="001E411F"/>
+    <w:rsid w:val="001F2125"/>
     <w:rsid w:val="001F55ED"/>
     <w:rsid w:val="001F6B65"/>
     <w:rsid w:val="002143B1"/>
     <w:rsid w:val="002245BF"/>
     <w:rsid w:val="0023366E"/>
     <w:rsid w:val="00233C1B"/>
     <w:rsid w:val="0023508F"/>
     <w:rsid w:val="0023575F"/>
     <w:rsid w:val="00240016"/>
-    <w:rsid w:val="0024015C"/>
     <w:rsid w:val="00245CE6"/>
     <w:rsid w:val="00251869"/>
     <w:rsid w:val="00254160"/>
     <w:rsid w:val="00254836"/>
     <w:rsid w:val="0026207A"/>
     <w:rsid w:val="0026553B"/>
     <w:rsid w:val="002666B2"/>
     <w:rsid w:val="00270D71"/>
+    <w:rsid w:val="00273145"/>
     <w:rsid w:val="00275B76"/>
     <w:rsid w:val="00276B01"/>
     <w:rsid w:val="00277F1E"/>
     <w:rsid w:val="002832F7"/>
     <w:rsid w:val="0029689F"/>
     <w:rsid w:val="002A5259"/>
     <w:rsid w:val="002A526F"/>
     <w:rsid w:val="002A5280"/>
+    <w:rsid w:val="002B0D83"/>
     <w:rsid w:val="002B23BE"/>
-    <w:rsid w:val="002B57CF"/>
     <w:rsid w:val="002B6408"/>
+    <w:rsid w:val="002C0A88"/>
     <w:rsid w:val="002C0BEA"/>
     <w:rsid w:val="002D0D79"/>
     <w:rsid w:val="002E198E"/>
     <w:rsid w:val="002F4B9B"/>
     <w:rsid w:val="0030024D"/>
+    <w:rsid w:val="00300FCF"/>
     <w:rsid w:val="003028C2"/>
     <w:rsid w:val="003156FB"/>
     <w:rsid w:val="003208D8"/>
     <w:rsid w:val="003211C1"/>
     <w:rsid w:val="00322A27"/>
     <w:rsid w:val="00331ABB"/>
+    <w:rsid w:val="00331B48"/>
     <w:rsid w:val="00336B42"/>
     <w:rsid w:val="003459A7"/>
+    <w:rsid w:val="00347E49"/>
     <w:rsid w:val="00374DD5"/>
     <w:rsid w:val="0037583C"/>
-    <w:rsid w:val="00376742"/>
     <w:rsid w:val="0038180F"/>
     <w:rsid w:val="0038375D"/>
     <w:rsid w:val="0038568D"/>
     <w:rsid w:val="00386277"/>
     <w:rsid w:val="0039075B"/>
     <w:rsid w:val="00391BCE"/>
     <w:rsid w:val="0039318A"/>
     <w:rsid w:val="00395838"/>
     <w:rsid w:val="003A0A21"/>
     <w:rsid w:val="003A2733"/>
     <w:rsid w:val="003A5969"/>
     <w:rsid w:val="003A6BAE"/>
     <w:rsid w:val="003B3F55"/>
     <w:rsid w:val="003B4B2D"/>
     <w:rsid w:val="003C2098"/>
     <w:rsid w:val="003C3F6E"/>
+    <w:rsid w:val="003D25D7"/>
     <w:rsid w:val="003D555F"/>
     <w:rsid w:val="003E0B26"/>
     <w:rsid w:val="003E2142"/>
     <w:rsid w:val="003E6574"/>
     <w:rsid w:val="003E7B10"/>
     <w:rsid w:val="003F7008"/>
     <w:rsid w:val="00402691"/>
     <w:rsid w:val="00414F1F"/>
     <w:rsid w:val="00427951"/>
     <w:rsid w:val="004353D1"/>
     <w:rsid w:val="00443305"/>
     <w:rsid w:val="00444327"/>
     <w:rsid w:val="004470F4"/>
+    <w:rsid w:val="0045009A"/>
     <w:rsid w:val="00456DD9"/>
     <w:rsid w:val="00460288"/>
     <w:rsid w:val="00460FB5"/>
+    <w:rsid w:val="0046149C"/>
     <w:rsid w:val="00463515"/>
     <w:rsid w:val="00464FE2"/>
     <w:rsid w:val="0046716F"/>
     <w:rsid w:val="004743A3"/>
     <w:rsid w:val="004752CF"/>
     <w:rsid w:val="00475F00"/>
+    <w:rsid w:val="00477235"/>
     <w:rsid w:val="004851C0"/>
+    <w:rsid w:val="00490857"/>
     <w:rsid w:val="004916F0"/>
     <w:rsid w:val="00491B5D"/>
     <w:rsid w:val="0049683B"/>
+    <w:rsid w:val="004A0967"/>
     <w:rsid w:val="004A5957"/>
+    <w:rsid w:val="004A59D5"/>
     <w:rsid w:val="004A69E6"/>
     <w:rsid w:val="004B0007"/>
+    <w:rsid w:val="004B4E86"/>
     <w:rsid w:val="004B5EA4"/>
     <w:rsid w:val="004C687C"/>
     <w:rsid w:val="004C7F6C"/>
     <w:rsid w:val="004E2A51"/>
     <w:rsid w:val="004E5404"/>
     <w:rsid w:val="004F086B"/>
     <w:rsid w:val="004F4579"/>
     <w:rsid w:val="00503860"/>
     <w:rsid w:val="005074BE"/>
     <w:rsid w:val="00513B9C"/>
     <w:rsid w:val="00513EBB"/>
     <w:rsid w:val="00515B3C"/>
     <w:rsid w:val="00516EB6"/>
     <w:rsid w:val="00532687"/>
     <w:rsid w:val="00532EBC"/>
     <w:rsid w:val="00536B20"/>
     <w:rsid w:val="00544B5C"/>
     <w:rsid w:val="00553034"/>
     <w:rsid w:val="005564BB"/>
     <w:rsid w:val="00566B6D"/>
+    <w:rsid w:val="00573EE5"/>
     <w:rsid w:val="00574992"/>
     <w:rsid w:val="005771E9"/>
     <w:rsid w:val="0057790A"/>
     <w:rsid w:val="00580D86"/>
     <w:rsid w:val="00586514"/>
     <w:rsid w:val="00592A1C"/>
     <w:rsid w:val="005A1A28"/>
     <w:rsid w:val="005A753B"/>
     <w:rsid w:val="005A7DCA"/>
     <w:rsid w:val="005B33A9"/>
+    <w:rsid w:val="005B3D15"/>
     <w:rsid w:val="005B797B"/>
     <w:rsid w:val="005D073C"/>
+    <w:rsid w:val="005E153C"/>
     <w:rsid w:val="005E4F65"/>
     <w:rsid w:val="005E7DE7"/>
+    <w:rsid w:val="005F61AA"/>
+    <w:rsid w:val="006006F9"/>
     <w:rsid w:val="00611D19"/>
+    <w:rsid w:val="00625DE4"/>
     <w:rsid w:val="00626EE2"/>
     <w:rsid w:val="00635DEC"/>
     <w:rsid w:val="0065571F"/>
     <w:rsid w:val="00657B20"/>
+    <w:rsid w:val="00662284"/>
     <w:rsid w:val="00662396"/>
     <w:rsid w:val="00662C43"/>
     <w:rsid w:val="00663368"/>
-    <w:rsid w:val="00664AD4"/>
     <w:rsid w:val="0067323D"/>
     <w:rsid w:val="00677286"/>
     <w:rsid w:val="00681727"/>
     <w:rsid w:val="00696B7F"/>
     <w:rsid w:val="006A2546"/>
     <w:rsid w:val="006B3218"/>
     <w:rsid w:val="006B4B04"/>
     <w:rsid w:val="006C0D74"/>
     <w:rsid w:val="006C3EFC"/>
     <w:rsid w:val="006D0A7E"/>
     <w:rsid w:val="006D2028"/>
     <w:rsid w:val="006D5B96"/>
     <w:rsid w:val="006D6E5B"/>
     <w:rsid w:val="006F417B"/>
     <w:rsid w:val="006F4BE8"/>
     <w:rsid w:val="00700049"/>
     <w:rsid w:val="007079C8"/>
     <w:rsid w:val="00711A54"/>
     <w:rsid w:val="00714D17"/>
+    <w:rsid w:val="00722D52"/>
+    <w:rsid w:val="0072442F"/>
     <w:rsid w:val="007302C1"/>
     <w:rsid w:val="007364C9"/>
     <w:rsid w:val="00736DF0"/>
     <w:rsid w:val="00745B80"/>
     <w:rsid w:val="007464E7"/>
     <w:rsid w:val="007547BF"/>
     <w:rsid w:val="00766611"/>
+    <w:rsid w:val="007759B1"/>
     <w:rsid w:val="00784127"/>
     <w:rsid w:val="00784B08"/>
     <w:rsid w:val="00787B87"/>
     <w:rsid w:val="007910C8"/>
     <w:rsid w:val="007A5008"/>
     <w:rsid w:val="007B1777"/>
     <w:rsid w:val="007B5526"/>
     <w:rsid w:val="007C5699"/>
     <w:rsid w:val="007C612F"/>
     <w:rsid w:val="007E4EBE"/>
     <w:rsid w:val="007F1E88"/>
+    <w:rsid w:val="007F2B2A"/>
     <w:rsid w:val="007F7819"/>
     <w:rsid w:val="007F7BD3"/>
     <w:rsid w:val="0080542F"/>
     <w:rsid w:val="00806B18"/>
     <w:rsid w:val="0081142B"/>
     <w:rsid w:val="00830358"/>
     <w:rsid w:val="00832EC8"/>
     <w:rsid w:val="00840872"/>
-    <w:rsid w:val="00854E32"/>
     <w:rsid w:val="008701D9"/>
+    <w:rsid w:val="00871A76"/>
     <w:rsid w:val="00875753"/>
     <w:rsid w:val="00881D45"/>
     <w:rsid w:val="00883E2C"/>
     <w:rsid w:val="00891A7E"/>
     <w:rsid w:val="00892FE3"/>
     <w:rsid w:val="008A31B6"/>
     <w:rsid w:val="008A7C6C"/>
+    <w:rsid w:val="008B0138"/>
     <w:rsid w:val="008B16DB"/>
     <w:rsid w:val="008B1D2A"/>
     <w:rsid w:val="008B24CC"/>
     <w:rsid w:val="008B5A41"/>
     <w:rsid w:val="008B7C8C"/>
     <w:rsid w:val="008C00B4"/>
     <w:rsid w:val="008D0BA7"/>
     <w:rsid w:val="008D1D26"/>
     <w:rsid w:val="008D6623"/>
     <w:rsid w:val="008E4083"/>
     <w:rsid w:val="008E4385"/>
     <w:rsid w:val="008F5EFD"/>
     <w:rsid w:val="00902C3E"/>
     <w:rsid w:val="00912C6A"/>
     <w:rsid w:val="00913A6F"/>
     <w:rsid w:val="00915386"/>
     <w:rsid w:val="0091559A"/>
+    <w:rsid w:val="00916BD5"/>
     <w:rsid w:val="00932BB0"/>
     <w:rsid w:val="0093566C"/>
     <w:rsid w:val="00935747"/>
     <w:rsid w:val="0093708A"/>
     <w:rsid w:val="00946FDE"/>
     <w:rsid w:val="0095279B"/>
     <w:rsid w:val="00955089"/>
     <w:rsid w:val="0095587B"/>
+    <w:rsid w:val="00961EB0"/>
     <w:rsid w:val="00972817"/>
     <w:rsid w:val="009733E7"/>
     <w:rsid w:val="00974309"/>
     <w:rsid w:val="009755FD"/>
+    <w:rsid w:val="00980791"/>
+    <w:rsid w:val="00981789"/>
     <w:rsid w:val="00981E56"/>
     <w:rsid w:val="00984298"/>
+    <w:rsid w:val="009923C0"/>
     <w:rsid w:val="00992B88"/>
     <w:rsid w:val="00996777"/>
-    <w:rsid w:val="009970BA"/>
     <w:rsid w:val="009A2380"/>
     <w:rsid w:val="009B49D7"/>
     <w:rsid w:val="009C5164"/>
+    <w:rsid w:val="009E6DB9"/>
     <w:rsid w:val="009E7357"/>
+    <w:rsid w:val="00A02783"/>
     <w:rsid w:val="00A04B9B"/>
     <w:rsid w:val="00A074FD"/>
     <w:rsid w:val="00A078D2"/>
     <w:rsid w:val="00A12FA7"/>
+    <w:rsid w:val="00A226EF"/>
     <w:rsid w:val="00A25923"/>
     <w:rsid w:val="00A33030"/>
     <w:rsid w:val="00A37857"/>
     <w:rsid w:val="00A37A8D"/>
     <w:rsid w:val="00A4085B"/>
     <w:rsid w:val="00A422C6"/>
+    <w:rsid w:val="00A533C9"/>
     <w:rsid w:val="00A57CA4"/>
     <w:rsid w:val="00A66571"/>
     <w:rsid w:val="00A83834"/>
+    <w:rsid w:val="00A85AC5"/>
     <w:rsid w:val="00A91C42"/>
     <w:rsid w:val="00A91F94"/>
     <w:rsid w:val="00A9201C"/>
     <w:rsid w:val="00A969A0"/>
     <w:rsid w:val="00AA7E36"/>
     <w:rsid w:val="00AB1163"/>
     <w:rsid w:val="00AC046D"/>
     <w:rsid w:val="00AC6431"/>
     <w:rsid w:val="00AC708A"/>
     <w:rsid w:val="00AE3E98"/>
     <w:rsid w:val="00AF222B"/>
     <w:rsid w:val="00B1328B"/>
     <w:rsid w:val="00B140AA"/>
     <w:rsid w:val="00B320BB"/>
     <w:rsid w:val="00B330D2"/>
     <w:rsid w:val="00B34226"/>
     <w:rsid w:val="00B370F4"/>
     <w:rsid w:val="00B40F26"/>
     <w:rsid w:val="00B55277"/>
     <w:rsid w:val="00B5541A"/>
     <w:rsid w:val="00B74835"/>
     <w:rsid w:val="00B75038"/>
     <w:rsid w:val="00B82164"/>
+    <w:rsid w:val="00B8255D"/>
     <w:rsid w:val="00B83E45"/>
     <w:rsid w:val="00B969D0"/>
     <w:rsid w:val="00BA01DC"/>
     <w:rsid w:val="00BA32EE"/>
     <w:rsid w:val="00BA3F99"/>
     <w:rsid w:val="00BA51FD"/>
     <w:rsid w:val="00BA5DEA"/>
     <w:rsid w:val="00BB25E9"/>
     <w:rsid w:val="00BB41D7"/>
     <w:rsid w:val="00BC5441"/>
     <w:rsid w:val="00BC768C"/>
-    <w:rsid w:val="00BE4758"/>
+    <w:rsid w:val="00BD3CC9"/>
     <w:rsid w:val="00C00317"/>
     <w:rsid w:val="00C003D0"/>
+    <w:rsid w:val="00C126FA"/>
     <w:rsid w:val="00C16302"/>
     <w:rsid w:val="00C22226"/>
     <w:rsid w:val="00C24A57"/>
     <w:rsid w:val="00C26ABE"/>
     <w:rsid w:val="00C31629"/>
     <w:rsid w:val="00C32C5F"/>
     <w:rsid w:val="00C355CA"/>
     <w:rsid w:val="00C3595E"/>
     <w:rsid w:val="00C36957"/>
     <w:rsid w:val="00C43009"/>
     <w:rsid w:val="00C437F8"/>
     <w:rsid w:val="00C44303"/>
     <w:rsid w:val="00C4538E"/>
     <w:rsid w:val="00C45A82"/>
     <w:rsid w:val="00C52597"/>
+    <w:rsid w:val="00C530E0"/>
     <w:rsid w:val="00C57C70"/>
     <w:rsid w:val="00C619D0"/>
     <w:rsid w:val="00C64EB3"/>
     <w:rsid w:val="00C726EF"/>
     <w:rsid w:val="00C73E32"/>
     <w:rsid w:val="00C82A3A"/>
     <w:rsid w:val="00C83073"/>
     <w:rsid w:val="00C93C72"/>
     <w:rsid w:val="00CA37B8"/>
     <w:rsid w:val="00CA58A1"/>
     <w:rsid w:val="00CB254D"/>
+    <w:rsid w:val="00CB2780"/>
     <w:rsid w:val="00CB3FC0"/>
     <w:rsid w:val="00CB48D9"/>
     <w:rsid w:val="00CB4A8B"/>
     <w:rsid w:val="00CB7369"/>
     <w:rsid w:val="00CB7610"/>
     <w:rsid w:val="00CD09B8"/>
     <w:rsid w:val="00CD537B"/>
     <w:rsid w:val="00CD747D"/>
     <w:rsid w:val="00CE0287"/>
     <w:rsid w:val="00CE5416"/>
     <w:rsid w:val="00CE6AE7"/>
     <w:rsid w:val="00CF10FD"/>
     <w:rsid w:val="00CF46AA"/>
     <w:rsid w:val="00CF79CF"/>
+    <w:rsid w:val="00D02640"/>
     <w:rsid w:val="00D14227"/>
     <w:rsid w:val="00D2086F"/>
     <w:rsid w:val="00D2328E"/>
     <w:rsid w:val="00D3542E"/>
     <w:rsid w:val="00D36E5B"/>
     <w:rsid w:val="00D41AA4"/>
+    <w:rsid w:val="00D425C7"/>
     <w:rsid w:val="00D50107"/>
+    <w:rsid w:val="00D50CB6"/>
     <w:rsid w:val="00D61AE5"/>
     <w:rsid w:val="00D72014"/>
     <w:rsid w:val="00D72C42"/>
     <w:rsid w:val="00D73DA6"/>
     <w:rsid w:val="00D7402A"/>
+    <w:rsid w:val="00D7437A"/>
     <w:rsid w:val="00D800EB"/>
     <w:rsid w:val="00D80B6D"/>
-    <w:rsid w:val="00D82012"/>
+    <w:rsid w:val="00D81EAA"/>
     <w:rsid w:val="00D826BD"/>
     <w:rsid w:val="00D9085C"/>
     <w:rsid w:val="00D932BB"/>
     <w:rsid w:val="00D94201"/>
     <w:rsid w:val="00DA16A8"/>
     <w:rsid w:val="00DA7108"/>
     <w:rsid w:val="00DB05E4"/>
+    <w:rsid w:val="00DB3976"/>
     <w:rsid w:val="00DB608C"/>
     <w:rsid w:val="00DC4B16"/>
     <w:rsid w:val="00DC4E21"/>
     <w:rsid w:val="00DC5413"/>
-    <w:rsid w:val="00DC6822"/>
     <w:rsid w:val="00DD0946"/>
     <w:rsid w:val="00DD1BD1"/>
     <w:rsid w:val="00DD3BBC"/>
     <w:rsid w:val="00DD4AEF"/>
     <w:rsid w:val="00DE65BF"/>
     <w:rsid w:val="00DF40BC"/>
     <w:rsid w:val="00E0036E"/>
     <w:rsid w:val="00E05855"/>
     <w:rsid w:val="00E149E0"/>
     <w:rsid w:val="00E216EB"/>
+    <w:rsid w:val="00E22A7C"/>
+    <w:rsid w:val="00E41031"/>
     <w:rsid w:val="00E41B05"/>
+    <w:rsid w:val="00E41F10"/>
     <w:rsid w:val="00E504A1"/>
     <w:rsid w:val="00E50D89"/>
     <w:rsid w:val="00E57EC5"/>
     <w:rsid w:val="00E62CCD"/>
     <w:rsid w:val="00E637EA"/>
     <w:rsid w:val="00E70097"/>
+    <w:rsid w:val="00E737D7"/>
     <w:rsid w:val="00E815AC"/>
     <w:rsid w:val="00E86BCE"/>
     <w:rsid w:val="00E873E1"/>
     <w:rsid w:val="00E91571"/>
+    <w:rsid w:val="00EA01E8"/>
     <w:rsid w:val="00EA0675"/>
     <w:rsid w:val="00EA6065"/>
+    <w:rsid w:val="00EB0D9E"/>
     <w:rsid w:val="00EB6103"/>
     <w:rsid w:val="00EC222E"/>
     <w:rsid w:val="00EC3092"/>
     <w:rsid w:val="00EC3A97"/>
     <w:rsid w:val="00EE508D"/>
     <w:rsid w:val="00EE55A7"/>
     <w:rsid w:val="00EE6FE3"/>
     <w:rsid w:val="00EE7166"/>
     <w:rsid w:val="00EF02F1"/>
+    <w:rsid w:val="00EF0A62"/>
     <w:rsid w:val="00EF48E0"/>
     <w:rsid w:val="00F03EE9"/>
     <w:rsid w:val="00F0755C"/>
     <w:rsid w:val="00F16A31"/>
+    <w:rsid w:val="00F22C1F"/>
+    <w:rsid w:val="00F244A0"/>
     <w:rsid w:val="00F27003"/>
     <w:rsid w:val="00F441CF"/>
     <w:rsid w:val="00F46F3B"/>
     <w:rsid w:val="00F531EA"/>
     <w:rsid w:val="00F746F2"/>
     <w:rsid w:val="00F91924"/>
     <w:rsid w:val="00FA03A2"/>
+    <w:rsid w:val="00FA2D9A"/>
+    <w:rsid w:val="00FA6A9E"/>
     <w:rsid w:val="00FB1226"/>
+    <w:rsid w:val="00FC003B"/>
     <w:rsid w:val="00FC056A"/>
+    <w:rsid w:val="00FC3F08"/>
     <w:rsid w:val="00FC6903"/>
     <w:rsid w:val="00FD129B"/>
     <w:rsid w:val="00FD5B37"/>
+    <w:rsid w:val="00FE3A7B"/>
     <w:rsid w:val="00FE75BE"/>
     <w:rsid w:val="00FE777D"/>
     <w:rsid w:val="00FE799A"/>
+    <w:rsid w:val="00FF0CF5"/>
     <w:rsid w:val="00FF5396"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0AA549F4"/>
   <w15:docId w15:val="{896C21CE-9F35-4D47-A606-DC3CF70E7ECC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5667,107 +8652,191 @@
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="lt-LT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="spellingerror">
     <w:name w:val="spellingerror"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:rsid w:val="00D7402A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Antrat3Diagrama">
     <w:name w:val="Antraštė 3 Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Antrat3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008A31B6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="w8qarf">
+    <w:name w:val="w8qarf"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:rsid w:val="00662284"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipersaitas">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00662284"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="251282416">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="401416296">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="431365022">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="506797160">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="524371131">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="529227773">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="642855026">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1948349733">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1200359414">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="700908394">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="778180718">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5871,51 +8940,77 @@
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                         <w:div w:id="1879197706">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="839999783">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="877475029">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="984167711">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="992442695">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -6059,50 +9154,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1580796744">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1583173247">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1787578930">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1816950475">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -6477,74 +9585,74 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1174</Characters>
+  <Pages>3</Pages>
+  <Words>3248</Words>
+  <Characters>1852</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ziburelis</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3227</CharactersWithSpaces>
+  <CharactersWithSpaces>5090</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Aukletoja</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>