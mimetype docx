--- v2 (2026-05-22)
+++ v3 (2026-06-11)
@@ -1,129 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="17EDBEAC" w14:textId="709C4083" w:rsidR="00165759" w:rsidRPr="00625DE4" w:rsidRDefault="00165759" w:rsidP="00165759">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">KAUNO MONTESORI MOKYKLOS-DARŽELIO „ŽIBURĖLIS“ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A570E5" w14:textId="00AEC889" w:rsidR="00580D86" w:rsidRPr="00625DE4" w:rsidRDefault="00444327" w:rsidP="007B5526">
+    <w:p w14:paraId="40A570E5" w14:textId="658E57D3" w:rsidR="00580D86" w:rsidRPr="00625DE4" w:rsidRDefault="00444327" w:rsidP="007B5526">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="center" w:pos="7001"/>
           <w:tab w:val="left" w:pos="11775"/>
         </w:tabs>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001022B7">
+      <w:r w:rsidR="002E7F3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>GEGUŽĖS</w:t>
+        <w:t>BIRŽELIO</w:t>
       </w:r>
       <w:r w:rsidR="00165759" w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> MĖNESIO VEIKLOS PLANAS</w:t>
       </w:r>
       <w:r w:rsidR="00165759" w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF0FE6A" w14:textId="12912F43" w:rsidR="00580D86" w:rsidRPr="00625DE4" w:rsidRDefault="006D6E5B" w:rsidP="00277F1E">
+    <w:p w14:paraId="79532949" w14:textId="6EF1B9BF" w:rsidR="00065430" w:rsidRPr="00625DE4" w:rsidRDefault="006D6E5B" w:rsidP="004C61DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00F244A0" w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="007B5526" w:rsidRPr="00625DE4">
@@ -133,6457 +136,4865 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00F244A0" w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00165759" w:rsidRPr="00625DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> mokslo metai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79532949" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="00625DE4" w:rsidRDefault="00065430" w:rsidP="00277F1E">
-[...10 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="15163" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="845"/>
         <w:gridCol w:w="6238"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00065430" w:rsidRPr="009923C0" w14:paraId="5EE557EA" w14:textId="77777777" w:rsidTr="00065430">
+      <w:tr w:rsidR="00065430" w:rsidRPr="00625DE4" w14:paraId="5EE557EA" w14:textId="77777777" w:rsidTr="00065430">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="415CE008" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="009923C0" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+          <w:p w14:paraId="415CE008" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="002A3C79" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009923C0">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eil.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="230B5D3D" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="009923C0" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+          <w:p w14:paraId="230B5D3D" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="002A3C79" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009923C0">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0604A7D5" w14:textId="7BE14166" w:rsidR="00065430" w:rsidRPr="009923C0" w:rsidRDefault="00FE3A7B" w:rsidP="008B5A41">
+          <w:p w14:paraId="0604A7D5" w14:textId="7BE14166" w:rsidR="00065430" w:rsidRPr="002A3C79" w:rsidRDefault="00FE3A7B" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009923C0">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RENGINIO, VEIKLOS PAVADINIMAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA75278" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="009923C0" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+          <w:p w14:paraId="7BA75278" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="002A3C79" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009923C0">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D13B95B" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="009923C0" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+          <w:p w14:paraId="5D13B95B" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="002A3C79" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009923C0">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Data ir laikas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58BACA53" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="009923C0" w:rsidRDefault="00065430" w:rsidP="008B5A41">
+          <w:p w14:paraId="58BACA53" w14:textId="77777777" w:rsidR="00065430" w:rsidRPr="002A3C79" w:rsidRDefault="00065430" w:rsidP="008B5A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009923C0">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dalyvauja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="398C35E8" w14:textId="77777777" w:rsidTr="00065430">
+      <w:tr w:rsidR="001E5F26" w:rsidRPr="00D51FF4" w14:paraId="441D66D9" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
-          <w:trHeight w:val="597"/>
+          <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="048ED3A6" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="23B5949D" w14:textId="77777777" w:rsidR="001E5F26" w:rsidRPr="002A3C79" w:rsidRDefault="001E5F26" w:rsidP="001E5F26">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="765A2BCB" w14:textId="67F61D7B" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...17 lines deleted...]
-              <w:t>Skaitymo akcijos „Lietuva skaito 2026“ nuotolinė pamoka „Istorija vizgina uodegą“</w:t>
+          <w:p w14:paraId="5CFCAAC7" w14:textId="4BDF0358" w:rsidR="001E5F26" w:rsidRPr="002A3C79" w:rsidRDefault="00D51FF4" w:rsidP="001E5F26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Lauko bibliotekėlės atidarymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4EF631" w14:textId="67D5DFC2" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00F22C1F">
-[...17 lines deleted...]
-              <w:t>1 klasės  kabinetas</w:t>
+          <w:p w14:paraId="30BEA2DF" w14:textId="14933B65" w:rsidR="001E5F26" w:rsidRPr="002A3C79" w:rsidRDefault="00D51FF4" w:rsidP="001E5F26">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Įstaigos kiemas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C47A1EB" w14:textId="12F5FAC8" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...18 lines deleted...]
-              <w:t>4 d. 10 val.</w:t>
+          <w:p w14:paraId="1C7B05FA" w14:textId="013CF871" w:rsidR="00D51FF4" w:rsidRPr="002A3C79" w:rsidRDefault="00D51FF4" w:rsidP="00D51FF4">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="631BB8C4" w14:textId="01A29451" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00E41031">
-[...17 lines deleted...]
-              <w:t>1 klasės mokiniai</w:t>
+          <w:p w14:paraId="5B9B6456" w14:textId="18B4403A" w:rsidR="001E5F26" w:rsidRPr="002A3C79" w:rsidRDefault="00D51FF4" w:rsidP="001E5F26">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Įstaigos ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="3B93A3E8" w14:textId="77777777" w:rsidTr="00065430">
+      <w:tr w:rsidR="00672CA0" w:rsidRPr="00D51FF4" w14:paraId="60BE0D1A" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
-          <w:trHeight w:val="597"/>
+          <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="337670AE" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="6BBEED42" w14:textId="77777777" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61CD8AB1" w14:textId="724523F8" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...16 lines deleted...]
-              <w:t>Klasės projektas „Kaip atsiranda daiktai?“</w:t>
+          <w:p w14:paraId="16A0F743" w14:textId="3317D35E" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1-4 klasių renginys „Pasitinkame vasarą“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="254E8D15" w14:textId="6181CD10" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00F22C1F">
-[...16 lines deleted...]
-              <w:t>2 klasės kabinetas</w:t>
+          <w:p w14:paraId="383A899A" w14:textId="34148348" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Įstaigos kiemas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51871DDE" w14:textId="4BA4D546" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...17 lines deleted...]
-              <w:t>4-8 d.</w:t>
+          <w:p w14:paraId="38BD9EA1" w14:textId="11FD3B99" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1 d. 9.30 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4791B32D" w14:textId="0D96BEF1" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00E41031">
-[...16 lines deleted...]
-              <w:t>2 klasės mokiniai</w:t>
+          <w:p w14:paraId="5D7B5D7B" w14:textId="3AE41946" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1-4 klasių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="441D66D9" w14:textId="77777777" w:rsidTr="00D80B6D">
+      <w:tr w:rsidR="00672CA0" w:rsidRPr="00D51FF4" w14:paraId="0F894BB8" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23B5949D" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="2BDF7525" w14:textId="77777777" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34F4AB17" w14:textId="77777777" w:rsidR="00980791" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...23 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="369DE994" w14:textId="1F980C20" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Projektas „Mano augintinis“</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30BEA2DF" w14:textId="724D53BA" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...16 lines deleted...]
-              <w:t>,,Žvaigždutės“ grupė</w:t>
+          <w:p w14:paraId="6316A423" w14:textId="59CBEB69" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Smalsučio“ grupė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7B05FA" w14:textId="4CD2A366" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="76A3B697" w14:textId="46ADB348" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>4-31 d.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1-30 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9B6456" w14:textId="49BAD440" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...16 lines deleted...]
-              <w:t>,,Žvaigždutės“ grupės ugdytiniai</w:t>
+          <w:p w14:paraId="01A0C3EF" w14:textId="17EC2FDE" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Smalsučio“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="61BB1146" w14:textId="77777777" w:rsidTr="00961EB0">
+      <w:tr w:rsidR="00672CA0" w:rsidRPr="00D51FF4" w14:paraId="1E8EB042" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
-          <w:trHeight w:val="479"/>
+          <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDDDBFB" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="04C0E47C" w14:textId="77777777" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4D0559" w14:textId="1ACCE2C4" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...13 lines deleted...]
-              <w:t>Projektas „Sodo ir daržo erdvių atnaujinimas“</w:t>
+          <w:p w14:paraId="770A2C68" w14:textId="5FD18D65" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Projektas - „Sodo ir daržo erdvių atnaujinimas“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED30703" w14:textId="498409C4" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...16 lines deleted...]
-              <w:t>„Pelėdžiuko“ , „</w:t>
+          <w:p w14:paraId="5C5676EF" w14:textId="74B7DE72" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Įstaigos lauko erdvė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1D910D" w14:textId="286740E3" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1-30 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1552A4F3" w14:textId="1E128E43" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Pelėdžiuko“, „</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009923C0">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Žiniuko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009923C0">
-[...72 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>“ grupės ugdytiniai, mokytojos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="4E3EB04F" w14:textId="77777777" w:rsidTr="00A85AC5">
+      <w:tr w:rsidR="00672CA0" w:rsidRPr="00D51FF4" w14:paraId="1A754008" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
-          <w:trHeight w:val="244"/>
+          <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72C953EC" w14:textId="7181345E" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="2737236D" w14:textId="77777777" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30A56A30" w14:textId="6F94BE74" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...13 lines deleted...]
-              <w:t>Grupės projektas - „Paukščių įvairovė“</w:t>
+          <w:p w14:paraId="0956E564" w14:textId="30F7D070" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Kūrybinių darbų paroda ,,Mano tėveliui“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54E78B2D" w14:textId="5AE722F9" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...16 lines deleted...]
-              <w:t>„Drugelio“ grupė</w:t>
+          <w:p w14:paraId="65AAF5AB" w14:textId="5739EEF1" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Žvaigždutės“ grupė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51D33216" w14:textId="6FFC21A9" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="6A9F9C7D" w14:textId="64907CC0" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>4-30 d.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1-5 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E354FAF" w14:textId="0B7699C3" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...16 lines deleted...]
-              <w:t>„Drugelio“ grupės ugdytiniai</w:t>
+          <w:p w14:paraId="08435735" w14:textId="77A87FB8" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Žvaigždutės“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="05A4C738" w14:textId="77777777" w:rsidTr="00A85AC5">
+      <w:tr w:rsidR="00672CA0" w:rsidRPr="00D51FF4" w14:paraId="07D72414" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
-          <w:trHeight w:val="238"/>
+          <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07CF344D" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="6375094A" w14:textId="77777777" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C55C3E2" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...23 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1BF2393F" w14:textId="65BD27B8" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Paroda „Muziejaus diena. Žaislų istorija“</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73F6DFF9" w14:textId="1280B940" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...16 lines deleted...]
-              <w:t>Įstaigos lauko erdvė</w:t>
+          <w:p w14:paraId="368AE5CD" w14:textId="24A9B369" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Įstaigos kiemas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60FB384F" w14:textId="3F1AD727" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="099EC0FE" w14:textId="1D547666" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>4-31 d.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 d. 10 val. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20AC1B6C" w14:textId="5A22BA60" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...34 lines deleted...]
-              <w:t>“ grupės ugdytiniai, mokytojos</w:t>
+          <w:p w14:paraId="2A5E89BF" w14:textId="4C4EE3D2" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1-4 klasių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="499F3951" w14:textId="77777777" w:rsidTr="00056CF9">
+      <w:tr w:rsidR="00672CA0" w:rsidRPr="00D51FF4" w14:paraId="7CDC49AB" w14:textId="77777777" w:rsidTr="00D80B6D">
         <w:trPr>
-          <w:trHeight w:val="272"/>
+          <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="6D51D7B9" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          </w:tcPr>
+          <w:p w14:paraId="30933293" w14:textId="77777777" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
-            <w:tcBorders>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="1A0809E5" w14:textId="3F93A63A" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Vasaros džiaugsmai ,,Ar vasarą smagu iškylauti?“</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA8DC84" w14:textId="630632A8" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="41705D86" w14:textId="74486C5A" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>,,</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009923C0">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Žiniuko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009923C0">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>“ grupė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="2B20821B" w14:textId="13DE8457" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          </w:tcPr>
+          <w:p w14:paraId="0EC0B486" w14:textId="3DF712E0" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>4-15 d.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1-12 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+          </w:tcPr>
+          <w:p w14:paraId="11DA402A" w14:textId="584DF59A" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>,,</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009923C0">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Žiniuko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009923C0">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="4E362D0F" w14:textId="77777777" w:rsidTr="00B8255D">
+      <w:tr w:rsidR="00672CA0" w:rsidRPr="00D51FF4" w14:paraId="2936A713" w14:textId="77777777" w:rsidTr="00D80B6D">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C80A91" w14:textId="77777777" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4A2DAC" w14:textId="05BA0C17" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Patyriminė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veikla „Smagūs eksperimentai“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C706E2" w14:textId="0D4A32F9" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Smalsučio“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="725FFF6A" w14:textId="5C405F5E" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>4 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D67440" w14:textId="052A3DC7" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Smalsučio“ grupės ugdytiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00672CA0" w:rsidRPr="00D51FF4" w14:paraId="61BB1146" w14:textId="77777777" w:rsidTr="006A492E">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDDDBFB" w14:textId="77777777" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4D0559" w14:textId="23FFD9BE" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Priešmokyklinukų</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> išleistuvės į mokyklą</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED30703" w14:textId="5600F22A" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Įstaigos salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C0FC92" w14:textId="7D62BDD9" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>4 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A637E4" w14:textId="06E34101" w:rsidR="00672CA0" w:rsidRPr="002A3C79" w:rsidRDefault="00672CA0" w:rsidP="00672CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Pelėdžiuko“ grupės ugdytiniai, mokytojos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044FD2" w:rsidRPr="00D51FF4" w14:paraId="4DA41674" w14:textId="77777777" w:rsidTr="006A492E">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAF06CF" w14:textId="77777777" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA52444" w14:textId="3CB9206D" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1-4 klasių mokinių projektas „ Žinių džiazas“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="606D2249" w14:textId="251DD236" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1- 4 klasių kabinetai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C945B3" w14:textId="04162894" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 d. 8.30-12 val. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2583D58C" w14:textId="611F69C4" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1-4 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044FD2" w:rsidRPr="00D51FF4" w14:paraId="49517978" w14:textId="77777777" w:rsidTr="006A492E">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA6A9FE" w14:textId="77777777" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D41D96" w14:textId="0D29604B" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Pradinės mokyklos baigimo šventė – ketvirtokų išleistuvės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7FD2B1" w14:textId="075FD9CB" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C2A9EB" w14:textId="0332EB3C" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 d. 9 val. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FD5924" w14:textId="53770FE6" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>4 klasių mokiniai, tėvai.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044FD2" w:rsidRPr="00D51FF4" w14:paraId="4E887E13" w14:textId="77777777" w:rsidTr="006A492E">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F90015" w14:textId="77777777" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1684DF40" w14:textId="19A9BFC1" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Integruota veikla „Vasaros detektyvai“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="027567E1" w14:textId="202E0763" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2 klasės kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1EDD1B" w14:textId="20DE2441" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 d. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="541541C1" w14:textId="05218970" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2 klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044FD2" w:rsidRPr="00D51FF4" w14:paraId="4E362D0F" w14:textId="77777777" w:rsidTr="00B8255D">
         <w:trPr>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59D594FA" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="59D594FA" w14:textId="77777777" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="20DEFA2D" w14:textId="77777777" w:rsidR="00980791" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...23 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="71C1260A" w14:textId="098E672A" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Patyriminė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veikla. Kokios šlapio smėlio savybės? </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19DD4B11" w14:textId="779744B8" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="19DD4B11" w14:textId="779744B8" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>,,Drugelio“ grupė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59958159" w14:textId="39A8EF46" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="59958159" w14:textId="4E13C488" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>4-31 d.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>8-12 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="579019AF" w14:textId="1990266D" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="579019AF" w14:textId="1990266D" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>,,Drugelio“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="699E74B8" w14:textId="77777777" w:rsidTr="00B8255D">
+      <w:tr w:rsidR="00044FD2" w:rsidRPr="00D51FF4" w14:paraId="699E74B8" w14:textId="77777777" w:rsidTr="001E5F26">
         <w:trPr>
-          <w:trHeight w:val="249"/>
+          <w:trHeight w:val="166"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18023FB1" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="18023FB1" w14:textId="77777777" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="295220C0" w14:textId="014929F9" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> edukacija su Meilės mama Vaiva</w:t>
+          <w:p w14:paraId="295220C0" w14:textId="4E87AF6F" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pramoga – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FAFAF9"/>
+              </w:rPr>
+              <w:t>Pramoga „Palapinių miestelis“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EBF291C" w14:textId="160445F7" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...16 lines deleted...]
-              <w:t>,,Smalsučio“ grupė</w:t>
+          <w:p w14:paraId="4EBF291C" w14:textId="761D9651" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Įstaigos kiemas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF09746" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="1698FC54" w14:textId="2B5AC74B" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...30 lines deleted...]
-              <w:t>18.00 val.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>15-19 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0614DE3D" w14:textId="2A4A7515" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...16 lines deleted...]
-              <w:t>,,Smalsučio“ grupės ugdytiniai</w:t>
+          <w:p w14:paraId="0614DE3D" w14:textId="7EDFB1C6" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Drugelio“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="1599BA3E" w14:textId="77777777" w:rsidTr="000762EF">
+      <w:tr w:rsidR="00044FD2" w:rsidRPr="00D51FF4" w14:paraId="64D1BA61" w14:textId="77777777" w:rsidTr="006A492E">
         <w:trPr>
-          <w:trHeight w:val="249"/>
+          <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF58367" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="4306C5F0" w14:textId="77777777" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54BEEABF" w14:textId="44AFEFE7" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...13 lines deleted...]
-              <w:t>Skaitymo akcijos „Lietuva skaito 2026“ nuotolinė pamoka „Kaip gimsta eilėraščiai ir kitos poezijos knygų paslaptys“</w:t>
+          <w:p w14:paraId="75E465EB" w14:textId="3C809AB4" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Palapinių fiesta. „Linksmi nuotykiai gamtoje“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B40838B" w14:textId="2C933780" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...16 lines deleted...]
-              <w:t>2 klasės kabinetas</w:t>
+          <w:p w14:paraId="5626F17D" w14:textId="15937324" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Įstaigos kiemas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35034363" w14:textId="26C50763" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="2F0B31D6" w14:textId="2CBBCF92" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">5 d. 11 val. </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>15-30 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="593D0946" w14:textId="6FB92B4B" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...16 lines deleted...]
-              <w:t>2 klasės mokiniai</w:t>
+          <w:p w14:paraId="5B83A805" w14:textId="3C42F1B8" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Žiniuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="0D265957" w14:textId="77777777" w:rsidTr="007D4A93">
+      <w:tr w:rsidR="00044FD2" w:rsidRPr="00D51FF4" w14:paraId="08FC757B" w14:textId="77777777" w:rsidTr="004B3778">
         <w:trPr>
-          <w:trHeight w:val="249"/>
+          <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="766EEACE" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="73C7E193" w14:textId="77777777" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1832D44E" w14:textId="30CB4E77" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5625B492" w14:textId="069DC73C" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009923C0">
-[...5 lines deleted...]
-              <w:t>Kanarijoje</w:t>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Patyriminė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009923C0">
-[...5 lines deleted...]
-              <w:t>“ su slaptų žinučių kodavimo elementais</w:t>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veikla „Agurkų rauginimas“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7107645D" w14:textId="028DEFA5" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...16 lines deleted...]
-              <w:t>4 klasės kabinetas</w:t>
+          <w:p w14:paraId="7F8D1BBA" w14:textId="694D59A9" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Pelėdžiuko“ grupė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43A22E2F" w14:textId="1A2F3A33" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="636DB4D7" w14:textId="6DF0EDCF" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>7 d. 10 val.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>22-26 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD29837" w14:textId="20D88548" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...16 lines deleted...]
-              <w:t>4 klasės mokiniai</w:t>
+          <w:p w14:paraId="02BF8921" w14:textId="4A80C925" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Pelėdžiuko“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00980791" w:rsidRPr="009923C0" w14:paraId="0778B49E" w14:textId="77777777" w:rsidTr="00D80B6D">
+      <w:tr w:rsidR="00044FD2" w:rsidRPr="00D51FF4" w14:paraId="38EA5CA1" w14:textId="77777777" w:rsidTr="004B3778">
         <w:trPr>
-          <w:trHeight w:val="275"/>
+          <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EAA6DEB" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="7D187BD7" w14:textId="77777777" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B47BF6B" w14:textId="31A7427C" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...13 lines deleted...]
-              <w:t>Sportinė popietė su šeima</w:t>
+          <w:p w14:paraId="2F53F4F2" w14:textId="5FD816ED" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Pramoginė savaitė ,,Spalvų laboratorija“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8726D7" w14:textId="42DF0C04" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...16 lines deleted...]
-              <w:t>Įstaigos lauko erdvė</w:t>
+          <w:p w14:paraId="42E8BBE9" w14:textId="52782319" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Žvaigždutės“ grupė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7188E2" w14:textId="77777777" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
+          <w:p w14:paraId="757DA4DF" w14:textId="7FF45B55" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">17.30 val. </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>22-26 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FF93BD2" w14:textId="662AEAD7" w:rsidR="00980791" w:rsidRPr="009923C0" w:rsidRDefault="00980791" w:rsidP="00980791">
-[...16 lines deleted...]
-              <w:t>,,Pelėdžiuko“ grupės ugdytiniai, tėvai</w:t>
+          <w:p w14:paraId="702AE6EF" w14:textId="7BDFF8AA" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Žvaigždutės“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009923C0" w:rsidRPr="009923C0" w14:paraId="76D41FA3" w14:textId="77777777" w:rsidTr="00D80B6D">
+      <w:tr w:rsidR="00044FD2" w:rsidRPr="00D51FF4" w14:paraId="685319CB" w14:textId="77777777" w:rsidTr="00FA4FEC">
         <w:trPr>
-          <w:trHeight w:val="275"/>
+          <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C84A648" w14:textId="77777777" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+          <w:p w14:paraId="3F4EC3B7" w14:textId="77777777" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47EBF4FE" w14:textId="181B4570" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
-[...13 lines deleted...]
-              <w:t>Skaitymo akcijos „Lietuva skaito 2026“ nuotolinė pamoka „Kaip gimsta rašytojai ir jų personažai“</w:t>
+          <w:p w14:paraId="4BB7112F" w14:textId="3F1E6379" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Pramoga ,,Mums smagu, kai mes kartu“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42229023" w14:textId="69439F4B" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
-[...16 lines deleted...]
-              <w:t>1 klasės  kabinetas</w:t>
+          <w:p w14:paraId="491B07CC" w14:textId="12165443" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Įstaigos kiemas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43005CB7" w14:textId="6242F6A2" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
+          <w:p w14:paraId="2140AE50" w14:textId="1AD7747A" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>14 d. 9 val.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>24 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D070124" w14:textId="6BC09556" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>10.00 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF1B5B0" w14:textId="3DFC7E64" w:rsidR="009923C0" w:rsidRPr="009923C0" w:rsidRDefault="009923C0" w:rsidP="009923C0">
-[...16 lines deleted...]
-              <w:t>1 klasės mokiniai</w:t>
+          <w:p w14:paraId="00C3885D" w14:textId="29679A4D" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Boružiuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>” grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009923C0" w:rsidRPr="009923C0" w14:paraId="0DF05B8A" w14:textId="77777777" w:rsidTr="00D80B6D">
-[...2080 lines deleted...]
-      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="4E7C20C5" w14:textId="2F74B0C8" w:rsidTr="00065430">
+      <w:tr w:rsidR="00044FD2" w:rsidRPr="00D51FF4" w14:paraId="4E7C20C5" w14:textId="2F74B0C8" w:rsidTr="00065430">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15163" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0E28CE39" w14:textId="3186211D" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="0E28CE39" w14:textId="3186211D" w:rsidR="00044FD2" w:rsidRPr="002A3C79" w:rsidRDefault="00044FD2" w:rsidP="00044FD2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009923C0">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              UGDYMAS UŽ ĮSTAIGOS RIBŲ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="65A6E6D3" w14:textId="77777777" w:rsidTr="00315380">
+      <w:tr w:rsidR="009D6845" w:rsidRPr="00D51FF4" w14:paraId="4231E408" w14:textId="77777777" w:rsidTr="00A463F5">
         <w:trPr>
-          <w:trHeight w:val="550"/>
+          <w:trHeight w:val="541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA21B6B" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="11241DC5" w14:textId="77777777" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6202A63F" w14:textId="16650045" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="3196C6EA" w14:textId="0CA616E1" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009923C0">
+            <w:r w:rsidRPr="002A3C79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Edukacija „Kelionių ir laisvalaikio profesijų pasaulis“</w:t>
+              </w:rPr>
+              <w:t>Išvyka į Aukštųjų Šančių ąžuolyną</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AB09894" w14:textId="3BC80B24" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009923C0">
+          <w:p w14:paraId="0059C944" w14:textId="5AC875F3" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Kauno kolegijos Turizmo ir laisvalaikio vadybos katedra</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Ąžuolynas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03DA2981" w14:textId="04604723" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="0F8AE968" w14:textId="5761DEAA" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>5 d. 9-12 val.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>05 d. 10.00-11.30 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6376F521" w14:textId="7C95C222" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
-[...16 lines deleted...]
-              <w:t>4 klasės mokiniai</w:t>
+          <w:p w14:paraId="5F28FAFF" w14:textId="60A81578" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2 klasės mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="7FCF489E" w14:textId="77777777" w:rsidTr="00315380">
+      <w:tr w:rsidR="009D6845" w:rsidRPr="00D51FF4" w14:paraId="020DB46B" w14:textId="77777777" w:rsidTr="00FA4FEC">
         <w:trPr>
-          <w:trHeight w:val="550"/>
+          <w:trHeight w:val="541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9AE090" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="34AC3DE0" w14:textId="77777777" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="66A5AF5B" w14:textId="61CE8100" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          </w:tcPr>
+          <w:p w14:paraId="4ECE7C03" w14:textId="0E0DA7EF" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009923C0">
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Edukacija „Garsų knygelė“</w:t>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Išvyka į T. Ivanausko zoologijos muziejų</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="7D4514FD" w14:textId="4A37D975" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          </w:tcPr>
+          <w:p w14:paraId="62785D6C" w14:textId="1DCCC069" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009923C0">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Kino teatras „Romuva“ </w:t>
+              </w:rPr>
+              <w:t>Laisvės alėja 106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="5E43336E" w14:textId="5B9E2C07" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          </w:tcPr>
+          <w:p w14:paraId="52FE2C79" w14:textId="77777777" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>12 d. 10.30-11.30</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>9 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA4EC60" w14:textId="7BFCFDDD" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>11.30 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5318F72D" w14:textId="5E0BF02B" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
-[...16 lines deleted...]
-              <w:t>1 klasės mokiniai</w:t>
+          <w:p w14:paraId="580CE72E" w14:textId="43D53732" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>„Pelėdžiuko“ grupės ugdytinia</w:t>
+            </w:r>
+            <w:r w:rsidR="00E44363">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="1E139288" w14:textId="77777777" w:rsidTr="00315380">
+      <w:tr w:rsidR="009D6845" w:rsidRPr="00D51FF4" w14:paraId="0C2A65DF" w14:textId="77777777" w:rsidTr="00273145">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02722A40" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="6D23AFF6" w14:textId="77777777" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="70CB7B31" w14:textId="6ACC3BBE" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          </w:tcPr>
+          <w:p w14:paraId="0D2265DC" w14:textId="4970F902" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>Kultūros paso edukacija „Seni daiktai prabyla“</w:t>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokslo metų pabaigos šventė VŠĮ „Myliu kaimą“. Edukacija „Gyvos Gyvūnų pažinimo pamokos</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4705">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="4941EB82" w14:textId="381CC622" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          </w:tcPr>
+          <w:p w14:paraId="7BAA5534" w14:textId="303C33F9" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>Kėdainių krašto muziejus</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VŠĮ „Myliu kaimą“, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Aleksandruvka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pušyno g. 2 Kaišiadorių r.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="00F4A994" w14:textId="42E9E596" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          </w:tcPr>
+          <w:p w14:paraId="0558E8F9" w14:textId="77777777" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">14 d. 8.50 -12.30 val. </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>11 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50939324" w14:textId="55BEAEB0" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>10.00 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="451A53F4" w14:textId="2219802A" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
-[...17 lines deleted...]
-              <w:t>2 klasės mokiniai</w:t>
+          <w:p w14:paraId="4880B19B" w14:textId="59008E1E" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Smalsučio“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="68B8F173" w14:textId="77777777" w:rsidTr="00273145">
+      <w:tr w:rsidR="009D6845" w:rsidRPr="00D51FF4" w14:paraId="01C4C3CA" w14:textId="77777777" w:rsidTr="00273145">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECDBE8B" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="72ADB3F5" w14:textId="77777777" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4613CB1D" w14:textId="7AB0F701" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="0CDDA0B0" w14:textId="1FB74DB1" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009923C0">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Išvyką į Nibrių </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>žirgynėlį</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0063F19A" w14:textId="7200E070" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2D6A3BF5" w14:textId="7F8D14E8" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="002A3C79">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemuno 10, Prienų  </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="002A3C79">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>raj</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="002A3C79">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="002A3C79">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>Nibriai</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="002A3C79">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>, 59420 Prienų rajonas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26AF2B4A" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="6EEDB8EC" w14:textId="77777777" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="15386129" w14:textId="291C8070" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>12 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8AEC6F" w14:textId="30DC3198" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>10.00 val.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>9.30 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EF42EEC" w14:textId="45781843" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
-[...16 lines deleted...]
-              <w:t>,,Smalsučio“ grupės ugdytiniai</w:t>
+          <w:p w14:paraId="6F9D54A2" w14:textId="61D0DBA4" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>„Drugelio“ grupės ugdytiniai, tėvai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="34C27676" w14:textId="77777777" w:rsidTr="00DB3976">
+      <w:tr w:rsidR="009D6845" w:rsidRPr="00D51FF4" w14:paraId="34C27676" w14:textId="77777777" w:rsidTr="00D51FF4">
         <w:trPr>
-          <w:trHeight w:val="430"/>
+          <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2A5851" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="6E2A5851" w14:textId="3EEE444A" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="698B1D46" w14:textId="34D431B5" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="698B1D46" w14:textId="34D431B5" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009923C0">
+            <w:r w:rsidRPr="002A3C79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Edukacija ,,</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009923C0">
+            <w:r w:rsidRPr="002A3C79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eismuolis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009923C0">
+            <w:r w:rsidRPr="002A3C79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>”. Saugaus vaiko mokykla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18EEFE65" w14:textId="06E63404" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="18EEFE65" w14:textId="06E63404" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Ašigalio g. 23, LT-49151, Kaunas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADB6928" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="2ADB6928" w14:textId="77777777" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">21 d. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23A214C0" w14:textId="1570BB01" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="23A214C0" w14:textId="1570BB01" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>9.00 - 11.40 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C02DC19" w14:textId="256285A2" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1C02DC19" w14:textId="256285A2" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009923C0">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Žiniuko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009923C0">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>“ grupės ugdytiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="00E92BD6" w14:textId="77777777" w:rsidTr="00056CF9">
-[...449 lines deleted...]
-      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="43BA49F8" w14:textId="77777777" w:rsidTr="008E5830">
+      <w:tr w:rsidR="009D6845" w:rsidRPr="00D51FF4" w14:paraId="43BA49F8" w14:textId="77777777" w:rsidTr="008E5830">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15163" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="478490F8" w14:textId="1249E66B" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="009923C0">
+          <w:p w14:paraId="478490F8" w14:textId="748AA549" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">             TĖVŲ (GLOBĖJŲ) SUSIRINKIMAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="68ABFF66" w14:textId="77777777" w:rsidTr="00A85AC5">
+      <w:tr w:rsidR="009D6845" w:rsidRPr="00D51FF4" w14:paraId="68ABFF66" w14:textId="77777777" w:rsidTr="00A85AC5">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36AE4D4A" w14:textId="0DC01C7C" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="36AE4D4A" w14:textId="0DC01C7C" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57D7E79F" w14:textId="6C773D2D" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="57D7E79F" w14:textId="6C773D2D" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:pStyle w:val="prastasiniatinklio"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Individualūs pokalbiai su tėvais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10DDB381" w14:textId="269D56B3" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
-[...13 lines deleted...]
-              <w:t>,,Smalsučio“ grupė</w:t>
+          <w:p w14:paraId="10DDB381" w14:textId="1629C0F1" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Žiniuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>“ grupė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="243C0F31" w14:textId="51EB3607" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="243C0F31" w14:textId="3CBCE78F" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>4-31 d.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1-5 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F1F8E8A" w14:textId="65AA7581" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
-[...16 lines deleted...]
-              <w:t>„Smalsučio“ grupės ugdytinių tėvai</w:t>
+          <w:p w14:paraId="2F1F8E8A" w14:textId="440D9269" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Žiniuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>“ grupės ugdytinių tėvai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="247456D5" w14:textId="77777777" w:rsidTr="00A85AC5">
+      <w:tr w:rsidR="009D6845" w:rsidRPr="00D51FF4" w14:paraId="080E435A" w14:textId="77777777" w:rsidTr="00A85AC5">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="418CB81F" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="2D8F794D" w14:textId="77777777" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E80584D" w14:textId="2498E9E7" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="742D4B9F" w14:textId="00F0F86B" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:pStyle w:val="prastasiniatinklio"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Individualūs pokalbiai su tėvais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC8500D" w14:textId="61947B08" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
-[...29 lines deleted...]
-              <w:t>“ grupė</w:t>
+          <w:p w14:paraId="08BB0C00" w14:textId="6032A7F1" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>„Meškučio“ grupė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB3C08B" w14:textId="1A0FBFBC" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="0AC80B95" w14:textId="71399874" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...25 lines deleted...]
-              <w:t> </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1-12 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59EE425A" w14:textId="7EF8A132" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
-[...30 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="377113B8" w14:textId="07F827F6" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>„Meškučio“ grupės ugdytinių tėvai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D6845" w:rsidRPr="00D51FF4" w14:paraId="2099F11F" w14:textId="77777777" w:rsidTr="00A85AC5">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7920D422" w14:textId="77777777" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B772731" w14:textId="75A736B6" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Individualūs pokalbiai su tėvais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="252772F8" w14:textId="67C329BB" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>„Drugelio“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75726AC8" w14:textId="1495DA65" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>8-23 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="417780EE" w14:textId="59C60DA3" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>„Drugelio“ grupės ugdytinių tėvai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D6845" w:rsidRPr="00D51FF4" w14:paraId="156D92F3" w14:textId="77777777" w:rsidTr="00A85AC5">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="140532D1" w14:textId="77777777" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="267B28BC" w14:textId="68BF8819" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Individualūs pokalbiai su tėvais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD67F99" w14:textId="2AD3CD3F" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Žvaigždutės“ grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E9FF7B" w14:textId="5CFFEBEA" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>8-19 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13FABE92" w14:textId="6B951784" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,,Žvaigždutės“ grupės ugdytinių tėvai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D6845" w:rsidRPr="00D51FF4" w14:paraId="2A20CDFF" w14:textId="77777777" w:rsidTr="00FA4FEC">
+        <w:trPr>
+          <w:trHeight w:val="549"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D980286" w14:textId="77777777" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA58380" w14:textId="765152D7" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Individualūs pokalbiai su tėvais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B2C7E0" w14:textId="251ABAE4" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Boružiuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>“ grupė</w:t>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>ugdytinių tėvai</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30AAB850" w14:textId="28E3F892" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>15-26 d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="206DAA09" w14:textId="3CF9AF0A" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Boružiuko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>“ grupės ugdytinių tėvai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="21422F43" w14:textId="4AF243B5" w:rsidTr="00065430">
+      <w:tr w:rsidR="009D6845" w:rsidRPr="00D51FF4" w14:paraId="21422F43" w14:textId="4AF243B5" w:rsidTr="00065430">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15163" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="290AE00E" w14:textId="5EF93661" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="009923C0">
+          <w:p w14:paraId="290AE00E" w14:textId="5EF93661" w:rsidR="009D6845" w:rsidRPr="002A3C79" w:rsidRDefault="009D6845" w:rsidP="009D6845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">             PASITARIMAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="1153557F" w14:textId="4FCF8D16" w:rsidTr="00065430">
+      <w:tr w:rsidR="00492556" w:rsidRPr="00D51FF4" w14:paraId="300E3A23" w14:textId="77777777" w:rsidTr="00065430">
         <w:trPr>
           <w:trHeight w:val="712"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63AB19AF" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="165BB8CA" w14:textId="77777777" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CCD61A" w14:textId="54D7ABBF" w:rsidR="00492556" w:rsidRPr="00033F7D" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>Vaiko gerovės komisijos posėdis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="683E908A" w14:textId="70E4B24C" w:rsidR="00492556" w:rsidRPr="00033F7D" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Įstaigos veiklos įsivertinimo grupės posėdis</w:t>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>Direktoriaus pavaduotojos ugdymui kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10990DBD" w14:textId="77777777" w:rsidR="00492556" w:rsidRPr="00033F7D" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Direktoriaus pavaduotojos ugdymui kabinetas</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 21 d.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="433BE9F4" w14:textId="5AB0D683" w:rsidR="00492556" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A533C9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>14.00 val.</w:t>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>13.30 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8B1E17" w14:textId="4D224B09" w:rsidR="00492556" w:rsidRPr="00033F7D" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Įstaigos veiklos įsivertinimo grupės nariai</w:t>
+              <w:t>Vaiko gerovės komisijos nariai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="7BEFE6C1" w14:textId="77777777" w:rsidTr="00065430">
+      <w:tr w:rsidR="00492556" w:rsidRPr="00D51FF4" w14:paraId="1B5B2EE7" w14:textId="77777777" w:rsidTr="00065430">
         <w:trPr>
           <w:trHeight w:val="712"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3539E5C3" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="0E686BF1" w14:textId="77777777" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5701B1C0" w14:textId="65D70E89" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>Priėmimo į mokyklą komisijos posėdis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="770CEB3D" w14:textId="0655864C" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>Biblioteka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A970DB" w14:textId="0A4ECA68" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ikimokyklinio ir priešmokyklinio ugdymo metodinės grupės posėdis</w:t>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t xml:space="preserve"> d. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Direktoriaus pavaduotojos ugdymui kabinetas</w:t>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>26 d.</w:t>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>0 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="105B5867" w14:textId="1F8AB4EE" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>13.30 val.</w:t>
-[...24 lines deleted...]
-              <w:t>Mokytojos</w:t>
+              <w:t>Priėmimo į mokyklą komisijos nariai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A02783" w:rsidRPr="009923C0" w14:paraId="6F76381A" w14:textId="70530F6A" w:rsidTr="00A9201C">
+      <w:tr w:rsidR="00492556" w:rsidRPr="00D51FF4" w14:paraId="5B3C910C" w14:textId="77777777" w:rsidTr="00065430">
         <w:trPr>
-          <w:trHeight w:val="727"/>
+          <w:trHeight w:val="712"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0426062E" w14:textId="77777777" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+          <w:p w14:paraId="00E652AD" w14:textId="77777777" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFE581E" w14:textId="274BD964" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>Mokytojų tarybos posėdis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E874341" w14:textId="23DF9D62" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>2 klasės kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A57A17" w14:textId="1EDBC40A" w:rsidR="00492556" w:rsidRPr="00033F7D" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Pradinio ugdymo mokytojų metodinės grupės posėdis</w:t>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Direktoriaus pavaduotojos ugdymui kabinetas</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="0BB0EFD5" w14:textId="7C8E60C3" w:rsidR="00A02783" w:rsidRPr="009923C0" w:rsidRDefault="00A02783" w:rsidP="00A02783">
+              <w:t xml:space="preserve">  d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="462BD71D" w14:textId="6B4994C0" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>13.30 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE8421A" w14:textId="00DC8623" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kiekvieną trečiadienį 7.45 val.</w:t>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>Mokytojos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00492556" w:rsidRPr="00D51FF4" w14:paraId="27649F7D" w14:textId="77777777" w:rsidTr="00065430">
+        <w:trPr>
+          <w:trHeight w:val="712"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0754066A" w14:textId="77777777" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D86CB1A" w14:textId="27128DE9" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>Įstaigos tarybos posėdis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="772A7FEE" w14:textId="0DDAE908" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Direktoriaus kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="347AC559" w14:textId="08F64101" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13.30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F1B2C8" w14:textId="58106F3B" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Įstaigos tarybos nariai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00492556" w:rsidRPr="00D51FF4" w14:paraId="2D729A02" w14:textId="77777777" w:rsidTr="00065430">
+        <w:trPr>
+          <w:trHeight w:val="712"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="511C2643" w14:textId="77777777" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF4BB78" w14:textId="14F45C16" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Įstaigos veiklos įsivertinimo grupės posėdis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC8D059" w14:textId="7D7D80BE" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojos ugdymui kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C10789" w14:textId="77777777" w:rsidR="00492556" w:rsidRPr="00033F7D" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74EDB36E" w14:textId="524AFF31" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13.30 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E097FA4" w14:textId="222CCE46" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033F7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Įstaigos veiklos įsivertinimo grupės nariai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00492556" w:rsidRPr="00D51FF4" w14:paraId="1569FF09" w14:textId="77777777" w:rsidTr="00065430">
+        <w:trPr>
+          <w:trHeight w:val="712"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DE5E39" w14:textId="77777777" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD185AD" w14:textId="3021FBB8" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ikimokyklinio ir priešmokyklinio ugdymo metodinės grupės posėdis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33022267" w14:textId="22C29145" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojos ugdymui kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4BCC3A" w14:textId="77777777" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>30 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73EE9A1D" w14:textId="7FE67D78" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>13.30 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="239B3C6E" w14:textId="486871D5" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Mokytojos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00492556" w:rsidRPr="00D51FF4" w14:paraId="6F76381A" w14:textId="70530F6A" w:rsidTr="00A9201C">
+        <w:trPr>
+          <w:trHeight w:val="727"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0426062E" w14:textId="77777777" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C7C80F" w14:textId="63C2F64D" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Pradinio ugdymo mokytojų metodinės grupės posėdis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2852CDE1" w14:textId="210AD058" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotojos ugdymui kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB0EFD5" w14:textId="7C8E60C3" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Kiekvieną trečiadienį 7.45 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DED6F9C" w14:textId="121BE562" w:rsidR="00492556" w:rsidRPr="002A3C79" w:rsidRDefault="00492556" w:rsidP="00492556">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2977"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Mokytojos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18E0B6EF" w14:textId="77777777" w:rsidR="00EF02F1" w:rsidRPr="009923C0" w:rsidRDefault="00EF02F1" w:rsidP="00BA32EE">
-[...11 lines deleted...]
-    <w:p w14:paraId="409F2EF1" w14:textId="77777777" w:rsidR="001F2125" w:rsidRPr="00625DE4" w:rsidRDefault="001F2125" w:rsidP="00BA32EE">
+    <w:p w14:paraId="18E0B6EF" w14:textId="77777777" w:rsidR="00EF02F1" w:rsidRPr="00D51FF4" w:rsidRDefault="00EF02F1" w:rsidP="00BA32EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="409F2EF1" w14:textId="77777777" w:rsidR="001F2125" w:rsidRPr="00625DE4" w:rsidRDefault="001F2125" w:rsidP="00BA32EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2977"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="55162046" w14:textId="606471A6" w:rsidR="001F2125" w:rsidRPr="002D0D79" w:rsidRDefault="001F2125" w:rsidP="001F2125">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001F2125" w:rsidRPr="002D0D79" w:rsidSect="008B5A41">
+    <w:sectPr w:rsidR="001F2125" w:rsidRPr="002D0D79" w:rsidSect="00E510D8">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="1701" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5E22036A" w14:textId="77777777" w:rsidR="00364F34" w:rsidRDefault="00364F34" w:rsidP="00E510D8">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7B9CE0A5" w14:textId="77777777" w:rsidR="00364F34" w:rsidRDefault="00364F34" w:rsidP="00E510D8">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-BoldMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="344868F7" w14:textId="77777777" w:rsidR="00364F34" w:rsidRDefault="00364F34" w:rsidP="00E510D8">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7D593C14" w14:textId="77777777" w:rsidR="00364F34" w:rsidRDefault="00364F34" w:rsidP="00E510D8">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-371770758"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="0D80A823" w14:textId="079B8939" w:rsidR="00E510D8" w:rsidRDefault="00E510D8">
+        <w:pPr>
+          <w:pStyle w:val="Antrats"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="0E7E1BBA" w14:textId="77777777" w:rsidR="00E510D8" w:rsidRDefault="00E510D8">
+    <w:pPr>
+      <w:pStyle w:val="Antrats"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="097B5EB5"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="136F2D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4F0D2EA"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -6628,51 +5039,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E11203F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E02A5DAC"/>
     <w:lvl w:ilvl="0" w:tplc="5F141B62">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -6717,51 +5128,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22316AFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA5C7CF2"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6803,51 +5214,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26F83F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27263CD6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6889,51 +5300,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C9F16F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C826FCE6"/>
     <w:lvl w:ilvl="0" w:tplc="C67C126A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -6978,51 +5389,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D055B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE7CD31E"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -7067,51 +5478,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38E15309"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0220076"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7144,50 +5555,139 @@
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A557D1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCBC272A"/>
+    <w:lvl w:ilvl="0" w:tplc="9F761332">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B025B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27263CD6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -7249,213 +5749,127 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D8A3C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F286772"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1070" w:hanging="360"/>
+        <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1724" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2444" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3164" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3884" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4604" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5324" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6044" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6764" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C8D39F3"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D3304DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB3C8D66"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -7500,605 +5914,627 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1346319891">
+  <w:num w:numId="1" w16cid:durableId="1597598319">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1210143581">
+  <w:num w:numId="2" w16cid:durableId="1210023590">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1180195916">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1771120212">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="171604944">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="824662172">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="333991250">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1031222466">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="301815856">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1651010035">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1507749282">
+  <w:num w:numId="10" w16cid:durableId="1256745512">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="48067912">
-[...5 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1688868449">
+  <w:num w:numId="11" w16cid:durableId="1471631163">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00165759"/>
     <w:rsid w:val="0000111D"/>
     <w:rsid w:val="00001E96"/>
     <w:rsid w:val="0000575A"/>
     <w:rsid w:val="000104FD"/>
     <w:rsid w:val="0001558C"/>
     <w:rsid w:val="00016BC0"/>
     <w:rsid w:val="00031D0C"/>
     <w:rsid w:val="00034274"/>
     <w:rsid w:val="00037650"/>
+    <w:rsid w:val="00044FD2"/>
     <w:rsid w:val="0005026A"/>
     <w:rsid w:val="000504BD"/>
     <w:rsid w:val="00056CF9"/>
     <w:rsid w:val="000578D2"/>
     <w:rsid w:val="0006190F"/>
     <w:rsid w:val="00062ED0"/>
     <w:rsid w:val="00065430"/>
     <w:rsid w:val="00066459"/>
     <w:rsid w:val="00074225"/>
     <w:rsid w:val="000746B2"/>
     <w:rsid w:val="000804AF"/>
     <w:rsid w:val="000842F8"/>
     <w:rsid w:val="00085506"/>
+    <w:rsid w:val="00086921"/>
     <w:rsid w:val="00087CCE"/>
     <w:rsid w:val="00096190"/>
     <w:rsid w:val="000A49D9"/>
     <w:rsid w:val="000A4CA7"/>
     <w:rsid w:val="000B7555"/>
+    <w:rsid w:val="000B7AD4"/>
+    <w:rsid w:val="000D5E04"/>
     <w:rsid w:val="000E28B2"/>
     <w:rsid w:val="000E79C8"/>
     <w:rsid w:val="001022B7"/>
     <w:rsid w:val="00116DBC"/>
     <w:rsid w:val="00117957"/>
     <w:rsid w:val="00123125"/>
     <w:rsid w:val="00127A0E"/>
     <w:rsid w:val="00134571"/>
     <w:rsid w:val="00141AE8"/>
     <w:rsid w:val="001436D1"/>
     <w:rsid w:val="00145309"/>
     <w:rsid w:val="0015662A"/>
     <w:rsid w:val="00157959"/>
     <w:rsid w:val="001609D3"/>
     <w:rsid w:val="00165759"/>
     <w:rsid w:val="00176E08"/>
     <w:rsid w:val="001775EB"/>
     <w:rsid w:val="00182BA2"/>
     <w:rsid w:val="00186873"/>
     <w:rsid w:val="00190ED0"/>
     <w:rsid w:val="001B07B6"/>
     <w:rsid w:val="001B4C18"/>
     <w:rsid w:val="001B4D1A"/>
     <w:rsid w:val="001B7769"/>
     <w:rsid w:val="001C11BD"/>
     <w:rsid w:val="001C1764"/>
     <w:rsid w:val="001C1F1B"/>
     <w:rsid w:val="001C7243"/>
     <w:rsid w:val="001D0493"/>
     <w:rsid w:val="001E411F"/>
+    <w:rsid w:val="001E5F26"/>
     <w:rsid w:val="001F2125"/>
     <w:rsid w:val="001F55ED"/>
     <w:rsid w:val="001F6B65"/>
     <w:rsid w:val="002143B1"/>
     <w:rsid w:val="002245BF"/>
     <w:rsid w:val="0023366E"/>
     <w:rsid w:val="00233C1B"/>
     <w:rsid w:val="0023508F"/>
     <w:rsid w:val="0023575F"/>
     <w:rsid w:val="00240016"/>
     <w:rsid w:val="00245CE6"/>
     <w:rsid w:val="00251869"/>
     <w:rsid w:val="00254160"/>
     <w:rsid w:val="00254836"/>
     <w:rsid w:val="0026207A"/>
     <w:rsid w:val="0026553B"/>
     <w:rsid w:val="002666B2"/>
     <w:rsid w:val="00270D71"/>
     <w:rsid w:val="00273145"/>
     <w:rsid w:val="00275B76"/>
     <w:rsid w:val="00276B01"/>
     <w:rsid w:val="00277F1E"/>
     <w:rsid w:val="002832F7"/>
     <w:rsid w:val="0029689F"/>
+    <w:rsid w:val="002A3C79"/>
     <w:rsid w:val="002A5259"/>
     <w:rsid w:val="002A526F"/>
     <w:rsid w:val="002A5280"/>
-    <w:rsid w:val="002B0D83"/>
     <w:rsid w:val="002B23BE"/>
     <w:rsid w:val="002B6408"/>
     <w:rsid w:val="002C0A88"/>
     <w:rsid w:val="002C0BEA"/>
     <w:rsid w:val="002D0D79"/>
     <w:rsid w:val="002E198E"/>
+    <w:rsid w:val="002E7F3A"/>
     <w:rsid w:val="002F4B9B"/>
     <w:rsid w:val="0030024D"/>
-    <w:rsid w:val="00300FCF"/>
     <w:rsid w:val="003028C2"/>
     <w:rsid w:val="003156FB"/>
     <w:rsid w:val="003208D8"/>
     <w:rsid w:val="003211C1"/>
     <w:rsid w:val="00322A27"/>
     <w:rsid w:val="00331ABB"/>
     <w:rsid w:val="00331B48"/>
     <w:rsid w:val="00336B42"/>
     <w:rsid w:val="003459A7"/>
-    <w:rsid w:val="00347E49"/>
+    <w:rsid w:val="00364F34"/>
+    <w:rsid w:val="00370442"/>
     <w:rsid w:val="00374DD5"/>
     <w:rsid w:val="0037583C"/>
     <w:rsid w:val="0038180F"/>
     <w:rsid w:val="0038375D"/>
     <w:rsid w:val="0038568D"/>
     <w:rsid w:val="00386277"/>
     <w:rsid w:val="0039075B"/>
     <w:rsid w:val="00391BCE"/>
     <w:rsid w:val="0039318A"/>
     <w:rsid w:val="00395838"/>
     <w:rsid w:val="003A0A21"/>
     <w:rsid w:val="003A2733"/>
     <w:rsid w:val="003A5969"/>
     <w:rsid w:val="003A6BAE"/>
     <w:rsid w:val="003B3F55"/>
     <w:rsid w:val="003B4B2D"/>
     <w:rsid w:val="003C2098"/>
     <w:rsid w:val="003C3F6E"/>
     <w:rsid w:val="003D25D7"/>
     <w:rsid w:val="003D555F"/>
     <w:rsid w:val="003E0B26"/>
     <w:rsid w:val="003E2142"/>
     <w:rsid w:val="003E6574"/>
     <w:rsid w:val="003E7B10"/>
     <w:rsid w:val="003F7008"/>
     <w:rsid w:val="00402691"/>
     <w:rsid w:val="00414F1F"/>
     <w:rsid w:val="00427951"/>
     <w:rsid w:val="004353D1"/>
     <w:rsid w:val="00443305"/>
     <w:rsid w:val="00444327"/>
     <w:rsid w:val="004470F4"/>
     <w:rsid w:val="0045009A"/>
     <w:rsid w:val="00456DD9"/>
     <w:rsid w:val="00460288"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="0046149C"/>
     <w:rsid w:val="00463515"/>
     <w:rsid w:val="00464FE2"/>
     <w:rsid w:val="0046716F"/>
     <w:rsid w:val="004743A3"/>
     <w:rsid w:val="004752CF"/>
     <w:rsid w:val="00475F00"/>
     <w:rsid w:val="00477235"/>
     <w:rsid w:val="004851C0"/>
     <w:rsid w:val="00490857"/>
     <w:rsid w:val="004916F0"/>
     <w:rsid w:val="00491B5D"/>
+    <w:rsid w:val="00492556"/>
     <w:rsid w:val="0049683B"/>
-    <w:rsid w:val="004A0967"/>
     <w:rsid w:val="004A5957"/>
     <w:rsid w:val="004A59D5"/>
     <w:rsid w:val="004A69E6"/>
     <w:rsid w:val="004B0007"/>
-    <w:rsid w:val="004B4E86"/>
+    <w:rsid w:val="004B3778"/>
     <w:rsid w:val="004B5EA4"/>
+    <w:rsid w:val="004C61DC"/>
     <w:rsid w:val="004C687C"/>
     <w:rsid w:val="004C7F6C"/>
+    <w:rsid w:val="004E06A4"/>
     <w:rsid w:val="004E2A51"/>
     <w:rsid w:val="004E5404"/>
     <w:rsid w:val="004F086B"/>
     <w:rsid w:val="004F4579"/>
     <w:rsid w:val="00503860"/>
     <w:rsid w:val="005074BE"/>
     <w:rsid w:val="00513B9C"/>
     <w:rsid w:val="00513EBB"/>
     <w:rsid w:val="00515B3C"/>
     <w:rsid w:val="00516EB6"/>
     <w:rsid w:val="00532687"/>
     <w:rsid w:val="00532EBC"/>
     <w:rsid w:val="00536B20"/>
     <w:rsid w:val="00544B5C"/>
     <w:rsid w:val="00553034"/>
     <w:rsid w:val="005564BB"/>
+    <w:rsid w:val="00564963"/>
     <w:rsid w:val="00566B6D"/>
     <w:rsid w:val="00573EE5"/>
     <w:rsid w:val="00574992"/>
     <w:rsid w:val="005771E9"/>
     <w:rsid w:val="0057790A"/>
     <w:rsid w:val="00580D86"/>
     <w:rsid w:val="00586514"/>
     <w:rsid w:val="00592A1C"/>
     <w:rsid w:val="005A1A28"/>
     <w:rsid w:val="005A753B"/>
     <w:rsid w:val="005A7DCA"/>
     <w:rsid w:val="005B33A9"/>
     <w:rsid w:val="005B3D15"/>
     <w:rsid w:val="005B797B"/>
     <w:rsid w:val="005D073C"/>
-    <w:rsid w:val="005E153C"/>
     <w:rsid w:val="005E4F65"/>
     <w:rsid w:val="005E7DE7"/>
     <w:rsid w:val="005F61AA"/>
-    <w:rsid w:val="006006F9"/>
     <w:rsid w:val="00611D19"/>
     <w:rsid w:val="00625DE4"/>
     <w:rsid w:val="00626EE2"/>
     <w:rsid w:val="00635DEC"/>
+    <w:rsid w:val="006518BE"/>
     <w:rsid w:val="0065571F"/>
     <w:rsid w:val="00657B20"/>
     <w:rsid w:val="00662284"/>
     <w:rsid w:val="00662396"/>
     <w:rsid w:val="00662C43"/>
     <w:rsid w:val="00663368"/>
+    <w:rsid w:val="00672CA0"/>
     <w:rsid w:val="0067323D"/>
     <w:rsid w:val="00677286"/>
     <w:rsid w:val="00681727"/>
     <w:rsid w:val="00696B7F"/>
     <w:rsid w:val="006A2546"/>
+    <w:rsid w:val="006A492E"/>
     <w:rsid w:val="006B3218"/>
     <w:rsid w:val="006B4B04"/>
     <w:rsid w:val="006C0D74"/>
     <w:rsid w:val="006C3EFC"/>
     <w:rsid w:val="006D0A7E"/>
     <w:rsid w:val="006D2028"/>
+    <w:rsid w:val="006D4383"/>
     <w:rsid w:val="006D5B96"/>
     <w:rsid w:val="006D6E5B"/>
     <w:rsid w:val="006F417B"/>
     <w:rsid w:val="006F4BE8"/>
     <w:rsid w:val="00700049"/>
     <w:rsid w:val="007079C8"/>
     <w:rsid w:val="00711A54"/>
     <w:rsid w:val="00714D17"/>
     <w:rsid w:val="00722D52"/>
     <w:rsid w:val="0072442F"/>
     <w:rsid w:val="007302C1"/>
     <w:rsid w:val="007364C9"/>
     <w:rsid w:val="00736DF0"/>
     <w:rsid w:val="00745B80"/>
     <w:rsid w:val="007464E7"/>
     <w:rsid w:val="007547BF"/>
     <w:rsid w:val="00766611"/>
     <w:rsid w:val="007759B1"/>
     <w:rsid w:val="00784127"/>
     <w:rsid w:val="00784B08"/>
     <w:rsid w:val="00787B87"/>
     <w:rsid w:val="007910C8"/>
+    <w:rsid w:val="007A0AAE"/>
     <w:rsid w:val="007A5008"/>
     <w:rsid w:val="007B1777"/>
     <w:rsid w:val="007B5526"/>
     <w:rsid w:val="007C5699"/>
     <w:rsid w:val="007C612F"/>
     <w:rsid w:val="007E4EBE"/>
     <w:rsid w:val="007F1E88"/>
     <w:rsid w:val="007F2B2A"/>
     <w:rsid w:val="007F7819"/>
     <w:rsid w:val="007F7BD3"/>
     <w:rsid w:val="0080542F"/>
     <w:rsid w:val="00806B18"/>
     <w:rsid w:val="0081142B"/>
     <w:rsid w:val="00830358"/>
     <w:rsid w:val="00832EC8"/>
     <w:rsid w:val="00840872"/>
     <w:rsid w:val="008701D9"/>
     <w:rsid w:val="00871A76"/>
     <w:rsid w:val="00875753"/>
     <w:rsid w:val="00881D45"/>
     <w:rsid w:val="00883E2C"/>
     <w:rsid w:val="00891A7E"/>
     <w:rsid w:val="00892FE3"/>
     <w:rsid w:val="008A31B6"/>
     <w:rsid w:val="008A7C6C"/>
     <w:rsid w:val="008B0138"/>
     <w:rsid w:val="008B16DB"/>
     <w:rsid w:val="008B1D2A"/>
     <w:rsid w:val="008B24CC"/>
     <w:rsid w:val="008B5A41"/>
     <w:rsid w:val="008B7C8C"/>
     <w:rsid w:val="008C00B4"/>
     <w:rsid w:val="008D0BA7"/>
     <w:rsid w:val="008D1D26"/>
     <w:rsid w:val="008D6623"/>
     <w:rsid w:val="008E4083"/>
     <w:rsid w:val="008E4385"/>
     <w:rsid w:val="008F5EFD"/>
+    <w:rsid w:val="008F5FF4"/>
     <w:rsid w:val="00902C3E"/>
     <w:rsid w:val="00912C6A"/>
     <w:rsid w:val="00913A6F"/>
     <w:rsid w:val="00915386"/>
     <w:rsid w:val="0091559A"/>
     <w:rsid w:val="00916BD5"/>
     <w:rsid w:val="00932BB0"/>
     <w:rsid w:val="0093566C"/>
     <w:rsid w:val="00935747"/>
     <w:rsid w:val="0093708A"/>
     <w:rsid w:val="00946FDE"/>
     <w:rsid w:val="0095279B"/>
     <w:rsid w:val="00955089"/>
     <w:rsid w:val="0095587B"/>
     <w:rsid w:val="00961EB0"/>
     <w:rsid w:val="00972817"/>
     <w:rsid w:val="009733E7"/>
     <w:rsid w:val="00974309"/>
     <w:rsid w:val="009755FD"/>
-    <w:rsid w:val="00980791"/>
     <w:rsid w:val="00981789"/>
     <w:rsid w:val="00981E56"/>
     <w:rsid w:val="00984298"/>
-    <w:rsid w:val="009923C0"/>
     <w:rsid w:val="00992B88"/>
     <w:rsid w:val="00996777"/>
     <w:rsid w:val="009A2380"/>
     <w:rsid w:val="009B49D7"/>
     <w:rsid w:val="009C5164"/>
+    <w:rsid w:val="009D6845"/>
     <w:rsid w:val="009E6DB9"/>
     <w:rsid w:val="009E7357"/>
-    <w:rsid w:val="00A02783"/>
     <w:rsid w:val="00A04B9B"/>
     <w:rsid w:val="00A074FD"/>
     <w:rsid w:val="00A078D2"/>
     <w:rsid w:val="00A12FA7"/>
+    <w:rsid w:val="00A153D0"/>
     <w:rsid w:val="00A226EF"/>
     <w:rsid w:val="00A25923"/>
     <w:rsid w:val="00A33030"/>
     <w:rsid w:val="00A37857"/>
     <w:rsid w:val="00A37A8D"/>
     <w:rsid w:val="00A4085B"/>
     <w:rsid w:val="00A422C6"/>
-    <w:rsid w:val="00A533C9"/>
+    <w:rsid w:val="00A54B1E"/>
     <w:rsid w:val="00A57CA4"/>
     <w:rsid w:val="00A66571"/>
     <w:rsid w:val="00A83834"/>
     <w:rsid w:val="00A85AC5"/>
     <w:rsid w:val="00A91C42"/>
     <w:rsid w:val="00A91F94"/>
     <w:rsid w:val="00A9201C"/>
     <w:rsid w:val="00A969A0"/>
     <w:rsid w:val="00AA7E36"/>
     <w:rsid w:val="00AB1163"/>
     <w:rsid w:val="00AC046D"/>
     <w:rsid w:val="00AC6431"/>
     <w:rsid w:val="00AC708A"/>
     <w:rsid w:val="00AE3E98"/>
     <w:rsid w:val="00AF222B"/>
+    <w:rsid w:val="00AF4B2B"/>
     <w:rsid w:val="00B1328B"/>
     <w:rsid w:val="00B140AA"/>
     <w:rsid w:val="00B320BB"/>
     <w:rsid w:val="00B330D2"/>
     <w:rsid w:val="00B34226"/>
     <w:rsid w:val="00B370F4"/>
     <w:rsid w:val="00B40F26"/>
     <w:rsid w:val="00B55277"/>
     <w:rsid w:val="00B5541A"/>
     <w:rsid w:val="00B74835"/>
     <w:rsid w:val="00B75038"/>
     <w:rsid w:val="00B82164"/>
     <w:rsid w:val="00B8255D"/>
     <w:rsid w:val="00B83E45"/>
     <w:rsid w:val="00B969D0"/>
     <w:rsid w:val="00BA01DC"/>
     <w:rsid w:val="00BA32EE"/>
     <w:rsid w:val="00BA3F99"/>
     <w:rsid w:val="00BA51FD"/>
     <w:rsid w:val="00BA5DEA"/>
     <w:rsid w:val="00BB25E9"/>
     <w:rsid w:val="00BB41D7"/>
     <w:rsid w:val="00BC5441"/>
     <w:rsid w:val="00BC768C"/>
     <w:rsid w:val="00BD3CC9"/>
+    <w:rsid w:val="00BF79CB"/>
     <w:rsid w:val="00C00317"/>
     <w:rsid w:val="00C003D0"/>
     <w:rsid w:val="00C126FA"/>
     <w:rsid w:val="00C16302"/>
     <w:rsid w:val="00C22226"/>
     <w:rsid w:val="00C24A57"/>
     <w:rsid w:val="00C26ABE"/>
     <w:rsid w:val="00C31629"/>
     <w:rsid w:val="00C32C5F"/>
     <w:rsid w:val="00C355CA"/>
     <w:rsid w:val="00C3595E"/>
     <w:rsid w:val="00C36957"/>
     <w:rsid w:val="00C43009"/>
     <w:rsid w:val="00C437F8"/>
     <w:rsid w:val="00C44303"/>
     <w:rsid w:val="00C4538E"/>
     <w:rsid w:val="00C45A82"/>
     <w:rsid w:val="00C52597"/>
     <w:rsid w:val="00C530E0"/>
     <w:rsid w:val="00C57C70"/>
     <w:rsid w:val="00C619D0"/>
     <w:rsid w:val="00C64EB3"/>
     <w:rsid w:val="00C726EF"/>
     <w:rsid w:val="00C73E32"/>
     <w:rsid w:val="00C82A3A"/>
     <w:rsid w:val="00C83073"/>
     <w:rsid w:val="00C93C72"/>
     <w:rsid w:val="00CA37B8"/>
     <w:rsid w:val="00CA58A1"/>
     <w:rsid w:val="00CB254D"/>
     <w:rsid w:val="00CB2780"/>
     <w:rsid w:val="00CB3FC0"/>
     <w:rsid w:val="00CB48D9"/>
     <w:rsid w:val="00CB4A8B"/>
     <w:rsid w:val="00CB7369"/>
     <w:rsid w:val="00CB7610"/>
     <w:rsid w:val="00CD09B8"/>
     <w:rsid w:val="00CD537B"/>
     <w:rsid w:val="00CD747D"/>
     <w:rsid w:val="00CE0287"/>
     <w:rsid w:val="00CE5416"/>
     <w:rsid w:val="00CE6AE7"/>
     <w:rsid w:val="00CF10FD"/>
     <w:rsid w:val="00CF46AA"/>
     <w:rsid w:val="00CF79CF"/>
-    <w:rsid w:val="00D02640"/>
+    <w:rsid w:val="00D122AE"/>
     <w:rsid w:val="00D14227"/>
     <w:rsid w:val="00D2086F"/>
     <w:rsid w:val="00D2328E"/>
     <w:rsid w:val="00D3542E"/>
     <w:rsid w:val="00D36E5B"/>
     <w:rsid w:val="00D41AA4"/>
     <w:rsid w:val="00D425C7"/>
     <w:rsid w:val="00D50107"/>
     <w:rsid w:val="00D50CB6"/>
+    <w:rsid w:val="00D51FF4"/>
     <w:rsid w:val="00D61AE5"/>
     <w:rsid w:val="00D72014"/>
     <w:rsid w:val="00D72C42"/>
     <w:rsid w:val="00D73DA6"/>
     <w:rsid w:val="00D7402A"/>
     <w:rsid w:val="00D7437A"/>
     <w:rsid w:val="00D800EB"/>
     <w:rsid w:val="00D80B6D"/>
     <w:rsid w:val="00D81EAA"/>
     <w:rsid w:val="00D826BD"/>
     <w:rsid w:val="00D9085C"/>
     <w:rsid w:val="00D932BB"/>
     <w:rsid w:val="00D94201"/>
     <w:rsid w:val="00DA16A8"/>
     <w:rsid w:val="00DA7108"/>
     <w:rsid w:val="00DB05E4"/>
     <w:rsid w:val="00DB3976"/>
     <w:rsid w:val="00DB608C"/>
     <w:rsid w:val="00DC4B16"/>
     <w:rsid w:val="00DC4E21"/>
     <w:rsid w:val="00DC5413"/>
     <w:rsid w:val="00DD0946"/>
     <w:rsid w:val="00DD1BD1"/>
     <w:rsid w:val="00DD3BBC"/>
     <w:rsid w:val="00DD4AEF"/>
     <w:rsid w:val="00DE65BF"/>
     <w:rsid w:val="00DF40BC"/>
     <w:rsid w:val="00E0036E"/>
     <w:rsid w:val="00E05855"/>
     <w:rsid w:val="00E149E0"/>
     <w:rsid w:val="00E216EB"/>
     <w:rsid w:val="00E22A7C"/>
-    <w:rsid w:val="00E41031"/>
     <w:rsid w:val="00E41B05"/>
     <w:rsid w:val="00E41F10"/>
+    <w:rsid w:val="00E44363"/>
     <w:rsid w:val="00E504A1"/>
     <w:rsid w:val="00E50D89"/>
+    <w:rsid w:val="00E510D8"/>
     <w:rsid w:val="00E57EC5"/>
     <w:rsid w:val="00E62CCD"/>
     <w:rsid w:val="00E637EA"/>
     <w:rsid w:val="00E70097"/>
-    <w:rsid w:val="00E737D7"/>
     <w:rsid w:val="00E815AC"/>
     <w:rsid w:val="00E86BCE"/>
     <w:rsid w:val="00E873E1"/>
     <w:rsid w:val="00E91571"/>
     <w:rsid w:val="00EA01E8"/>
     <w:rsid w:val="00EA0675"/>
     <w:rsid w:val="00EA6065"/>
     <w:rsid w:val="00EB0D9E"/>
     <w:rsid w:val="00EB6103"/>
     <w:rsid w:val="00EC222E"/>
     <w:rsid w:val="00EC3092"/>
     <w:rsid w:val="00EC3A97"/>
     <w:rsid w:val="00EE508D"/>
     <w:rsid w:val="00EE55A7"/>
     <w:rsid w:val="00EE6FE3"/>
     <w:rsid w:val="00EE7166"/>
     <w:rsid w:val="00EF02F1"/>
-    <w:rsid w:val="00EF0A62"/>
     <w:rsid w:val="00EF48E0"/>
+    <w:rsid w:val="00F02462"/>
     <w:rsid w:val="00F03EE9"/>
     <w:rsid w:val="00F0755C"/>
     <w:rsid w:val="00F16A31"/>
-    <w:rsid w:val="00F22C1F"/>
     <w:rsid w:val="00F244A0"/>
     <w:rsid w:val="00F27003"/>
+    <w:rsid w:val="00F3338D"/>
     <w:rsid w:val="00F441CF"/>
     <w:rsid w:val="00F46F3B"/>
     <w:rsid w:val="00F531EA"/>
     <w:rsid w:val="00F746F2"/>
+    <w:rsid w:val="00F83B48"/>
     <w:rsid w:val="00F91924"/>
     <w:rsid w:val="00FA03A2"/>
-    <w:rsid w:val="00FA2D9A"/>
+    <w:rsid w:val="00FA4FEC"/>
     <w:rsid w:val="00FA6A9E"/>
     <w:rsid w:val="00FB1226"/>
     <w:rsid w:val="00FC003B"/>
     <w:rsid w:val="00FC056A"/>
     <w:rsid w:val="00FC3F08"/>
     <w:rsid w:val="00FC6903"/>
     <w:rsid w:val="00FD129B"/>
+    <w:rsid w:val="00FD4705"/>
     <w:rsid w:val="00FD5B37"/>
     <w:rsid w:val="00FE3A7B"/>
     <w:rsid w:val="00FE75BE"/>
     <w:rsid w:val="00FE777D"/>
     <w:rsid w:val="00FE799A"/>
     <w:rsid w:val="00FF0CF5"/>
     <w:rsid w:val="00FF5396"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -8669,56 +7105,134 @@
     <w:rsid w:val="008A31B6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="w8qarf">
     <w:name w:val="w8qarf"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:rsid w:val="00662284"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipersaitas">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00662284"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrats">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="AntratsDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E510D8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
+    <w:name w:val="Antraštės Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrats"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E510D8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Porat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PoratDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E510D8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
+    <w:name w:val="Poraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Porat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E510D8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="159395559">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="194848615">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="251282416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="401416296">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -8741,50 +7255,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="524371131">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="529227773">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="532155654">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="642855026">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -9293,51 +7820,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2036929304">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/place/data=!4m2!3m1!1s0x46e737d91208588b:0x5b6ddba0f0b76ac6?sa=X&amp;ved=1t:8290&amp;ictx=111" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9586,73 +8113,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>3248</Words>
-  <Characters>1852</Characters>
+  <Words>2676</Words>
+  <Characters>1526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ziburelis</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5090</CharactersWithSpaces>
+  <CharactersWithSpaces>4194</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Aukletoja</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>